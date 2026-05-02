--- v2 (2026-03-13)
+++ v3 (2026-05-02)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91fe2f1dbc874f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5ed34a6c4a1a45fba9f76855a0e70fc7.psmdcp" Id="R1555aff64d674d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea49e4dd2f54720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/569e5d54fd2b438b85f5e1c9b4b0612c.psmdcp" Id="R78ae1275786b402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPID10A *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B6058" totalsRowShown="0">
-  <x:autoFilter ref="A6:B6058"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B6095" totalsRowShown="0">
+  <x:autoFilter ref="A6:B6095"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E6058"/>
+  <x:dimension ref="A1:E6095"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -48946,50 +48946,346 @@
         <x:v>787.52</x:v>
       </x:c>
     </x:row>
     <x:row r="6056" spans="1:5">
       <x:c r="A6056" s="4">
         <x:v>46090</x:v>
       </x:c>
       <x:c r="B6056" s="5" t="n">
         <x:v>779.78</x:v>
       </x:c>
     </x:row>
     <x:row r="6057" spans="1:5">
       <x:c r="A6057" s="4">
         <x:v>46091</x:v>
       </x:c>
       <x:c r="B6057" s="5" t="n">
         <x:v>786.18</x:v>
       </x:c>
     </x:row>
     <x:row r="6058" spans="1:5">
       <x:c r="A6058" s="4">
         <x:v>46092</x:v>
       </x:c>
       <x:c r="B6058" s="5" t="n">
         <x:v>785.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6059" spans="1:5">
+      <x:c r="A6059" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B6059" s="5" t="n">
+        <x:v>780.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6060" spans="1:5">
+      <x:c r="A6060" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B6060" s="5" t="n">
+        <x:v>774.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6061" spans="1:5">
+      <x:c r="A6061" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B6061" s="5" t="n">
+        <x:v>776.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6062" spans="1:5">
+      <x:c r="A6062" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B6062" s="5" t="n">
+        <x:v>778.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6063" spans="1:5">
+      <x:c r="A6063" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B6063" s="5" t="n">
+        <x:v>779</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6064" spans="1:5">
+      <x:c r="A6064" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B6064" s="5" t="n">
+        <x:v>767.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6065" spans="1:5">
+      <x:c r="A6065" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B6065" s="5" t="n">
+        <x:v>760.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6066" spans="1:5">
+      <x:c r="A6066" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B6066" s="5" t="n">
+        <x:v>752.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6067" spans="1:5">
+      <x:c r="A6067" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B6067" s="5" t="n">
+        <x:v>755.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6068" spans="1:5">
+      <x:c r="A6068" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B6068" s="5" t="n">
+        <x:v>761.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6069" spans="1:5">
+      <x:c r="A6069" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B6069" s="5" t="n">
+        <x:v>757.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6070" spans="1:5">
+      <x:c r="A6070" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B6070" s="5" t="n">
+        <x:v>758.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6071" spans="1:5">
+      <x:c r="A6071" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B6071" s="5" t="n">
+        <x:v>757.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6072" spans="1:5">
+      <x:c r="A6072" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B6072" s="5" t="n">
+        <x:v>758.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6073" spans="1:5">
+      <x:c r="A6073" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B6073" s="5" t="n">
+        <x:v>767</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6074" spans="1:5">
+      <x:c r="A6074" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B6074" s="5" t="n">
+        <x:v>765.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6075" spans="1:5">
+      <x:c r="A6075" s="4">
+        <x:v>46115</x:v>
+      </x:c>
+      <x:c r="B6075" s="5" t="n">
+        <x:v>767.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6076" spans="1:5">
+      <x:c r="A6076" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B6076" s="5" t="n">
+        <x:v>768.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6077" spans="1:5">
+      <x:c r="A6077" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B6077" s="5" t="n">
+        <x:v>768.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6078" spans="1:5">
+      <x:c r="A6078" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B6078" s="5" t="n">
+        <x:v>770.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6079" spans="1:5">
+      <x:c r="A6079" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B6079" s="5" t="n">
+        <x:v>771.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6080" spans="1:5">
+      <x:c r="A6080" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B6080" s="5" t="n">
+        <x:v>773.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6081" spans="1:5">
+      <x:c r="A6081" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B6081" s="5" t="n">
+        <x:v>775.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6082" spans="1:5">
+      <x:c r="A6082" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B6082" s="5" t="n">
+        <x:v>779.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6083" spans="1:5">
+      <x:c r="A6083" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B6083" s="5" t="n">
+        <x:v>780.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6084" spans="1:5">
+      <x:c r="A6084" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B6084" s="5" t="n">
+        <x:v>784.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6085" spans="1:5">
+      <x:c r="A6085" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B6085" s="5" t="n">
+        <x:v>783.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6086" spans="1:5">
+      <x:c r="A6086" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B6086" s="5" t="n">
+        <x:v>784.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6087" spans="1:5">
+      <x:c r="A6087" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B6087" s="5" t="n">
+        <x:v>782.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6088" spans="1:5">
+      <x:c r="A6088" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B6088" s="5" t="n">
+        <x:v>788.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6089" spans="1:5">
+      <x:c r="A6089" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B6089" s="5" t="n">
+        <x:v>786.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6090" spans="1:5">
+      <x:c r="A6090" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B6090" s="5" t="n">
+        <x:v>788.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6091" spans="1:5">
+      <x:c r="A6091" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B6091" s="5" t="n">
+        <x:v>790.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6092" spans="1:5">
+      <x:c r="A6092" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B6092" s="5" t="n">
+        <x:v>787.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6093" spans="1:5">
+      <x:c r="A6093" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B6093" s="5" t="n">
+        <x:v>788.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6094" spans="1:5">
+      <x:c r="A6094" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B6094" s="5" t="n">
+        <x:v>791.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6095" spans="1:5">
+      <x:c r="A6095" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B6095" s="5" t="n">
+        <x:v>791.87</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>