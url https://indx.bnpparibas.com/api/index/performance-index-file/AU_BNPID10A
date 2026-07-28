--- v3 (2026-05-02)
+++ v4 (2026-07-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea49e4dd2f54720" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/569e5d54fd2b438b85f5e1c9b4b0612c.psmdcp" Id="R78ae1275786b402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra376c7b129df4988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a7007a790e047e0b8b99bb837bdc0a8.psmdcp" Id="Rd2d628e033464f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPID10A *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B6095" totalsRowShown="0">
-  <x:autoFilter ref="A6:B6095"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B6156" totalsRowShown="0">
+  <x:autoFilter ref="A6:B6156"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E6095"/>
+  <x:dimension ref="A1:E6156"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -49242,50 +49242,538 @@
         <x:v>787.81</x:v>
       </x:c>
     </x:row>
     <x:row r="6093" spans="1:5">
       <x:c r="A6093" s="4">
         <x:v>46141</x:v>
       </x:c>
       <x:c r="B6093" s="5" t="n">
         <x:v>788.23</x:v>
       </x:c>
     </x:row>
     <x:row r="6094" spans="1:5">
       <x:c r="A6094" s="4">
         <x:v>46142</x:v>
       </x:c>
       <x:c r="B6094" s="5" t="n">
         <x:v>791.39</x:v>
       </x:c>
     </x:row>
     <x:row r="6095" spans="1:5">
       <x:c r="A6095" s="4">
         <x:v>46143</x:v>
       </x:c>
       <x:c r="B6095" s="5" t="n">
         <x:v>791.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6096" spans="1:5">
+      <x:c r="A6096" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B6096" s="5" t="n">
+        <x:v>791.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6097" spans="1:5">
+      <x:c r="A6097" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B6097" s="5" t="n">
+        <x:v>792.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6098" spans="1:5">
+      <x:c r="A6098" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B6098" s="5" t="n">
+        <x:v>794.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6099" spans="1:5">
+      <x:c r="A6099" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B6099" s="5" t="n">
+        <x:v>802.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6100" spans="1:5">
+      <x:c r="A6100" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B6100" s="5" t="n">
+        <x:v>804.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6101" spans="1:5">
+      <x:c r="A6101" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B6101" s="5" t="n">
+        <x:v>808</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6102" spans="1:5">
+      <x:c r="A6102" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B6102" s="5" t="n">
+        <x:v>809.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6103" spans="1:5">
+      <x:c r="A6103" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B6103" s="5" t="n">
+        <x:v>813.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6104" spans="1:5">
+      <x:c r="A6104" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B6104" s="5" t="n">
+        <x:v>812.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6105" spans="1:5">
+      <x:c r="A6105" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B6105" s="5" t="n">
+        <x:v>805.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6106" spans="1:5">
+      <x:c r="A6106" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B6106" s="5" t="n">
+        <x:v>804.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6107" spans="1:5">
+      <x:c r="A6107" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B6107" s="5" t="n">
+        <x:v>802.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6108" spans="1:5">
+      <x:c r="A6108" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B6108" s="5" t="n">
+        <x:v>797.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6109" spans="1:5">
+      <x:c r="A6109" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B6109" s="5" t="n">
+        <x:v>803.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6110" spans="1:5">
+      <x:c r="A6110" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B6110" s="5" t="n">
+        <x:v>809.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6111" spans="1:5">
+      <x:c r="A6111" s="4">
+        <x:v>46167</x:v>
+      </x:c>
+      <x:c r="B6111" s="5" t="n">
+        <x:v>816.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6112" spans="1:5">
+      <x:c r="A6112" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B6112" s="5" t="n">
+        <x:v>814.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6113" spans="1:5">
+      <x:c r="A6113" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B6113" s="5" t="n">
+        <x:v>809.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6114" spans="1:5">
+      <x:c r="A6114" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B6114" s="5" t="n">
+        <x:v>815.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6115" spans="1:5">
+      <x:c r="A6115" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B6115" s="5" t="n">
+        <x:v>820.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6116" spans="1:5">
+      <x:c r="A6116" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B6116" s="5" t="n">
+        <x:v>825.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6117" spans="1:5">
+      <x:c r="A6117" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B6117" s="5" t="n">
+        <x:v>828.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6118" spans="1:5">
+      <x:c r="A6118" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B6118" s="5" t="n">
+        <x:v>829.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6119" spans="1:5">
+      <x:c r="A6119" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B6119" s="5" t="n">
+        <x:v>827.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6120" spans="1:5">
+      <x:c r="A6120" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B6120" s="5" t="n">
+        <x:v>805.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6121" spans="1:5">
+      <x:c r="A6121" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B6121" s="5" t="n">
+        <x:v>799.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6122" spans="1:5">
+      <x:c r="A6122" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B6122" s="5" t="n">
+        <x:v>795.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6123" spans="1:5">
+      <x:c r="A6123" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B6123" s="5" t="n">
+        <x:v>787.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6124" spans="1:5">
+      <x:c r="A6124" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B6124" s="5" t="n">
+        <x:v>790.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6125" spans="1:5">
+      <x:c r="A6125" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B6125" s="5" t="n">
+        <x:v>797.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6126" spans="1:5">
+      <x:c r="A6126" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B6126" s="5" t="n">
+        <x:v>807.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6127" spans="1:5">
+      <x:c r="A6127" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B6127" s="5" t="n">
+        <x:v>805.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6128" spans="1:5">
+      <x:c r="A6128" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B6128" s="5" t="n">
+        <x:v>803.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6129" spans="1:5">
+      <x:c r="A6129" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B6129" s="5" t="n">
+        <x:v>807.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6130" spans="1:5">
+      <x:c r="A6130" s="4">
+        <x:v>46192</x:v>
+      </x:c>
+      <x:c r="B6130" s="5" t="n">
+        <x:v>807.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6131" spans="1:5">
+      <x:c r="A6131" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B6131" s="5" t="n">
+        <x:v>805.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6132" spans="1:5">
+      <x:c r="A6132" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B6132" s="5" t="n">
+        <x:v>793.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6133" spans="1:5">
+      <x:c r="A6133" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B6133" s="5" t="n">
+        <x:v>787.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6134" spans="1:5">
+      <x:c r="A6134" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B6134" s="5" t="n">
+        <x:v>794.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6135" spans="1:5">
+      <x:c r="A6135" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B6135" s="5" t="n">
+        <x:v>788.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6136" spans="1:5">
+      <x:c r="A6136" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B6136" s="5" t="n">
+        <x:v>790.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6137" spans="1:5">
+      <x:c r="A6137" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B6137" s="5" t="n">
+        <x:v>795.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6138" spans="1:5">
+      <x:c r="A6138" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B6138" s="5" t="n">
+        <x:v>793.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6139" spans="1:5">
+      <x:c r="A6139" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B6139" s="5" t="n">
+        <x:v>794.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6140" spans="1:5">
+      <x:c r="A6140" s="4">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B6140" s="5" t="n">
+        <x:v>796.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6141" spans="1:5">
+      <x:c r="A6141" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B6141" s="5" t="n">
+        <x:v>798.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6142" spans="1:5">
+      <x:c r="A6142" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B6142" s="5" t="n">
+        <x:v>794.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6143" spans="1:5">
+      <x:c r="A6143" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B6143" s="5" t="n">
+        <x:v>788.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6144" spans="1:5">
+      <x:c r="A6144" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B6144" s="5" t="n">
+        <x:v>793.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6145" spans="1:5">
+      <x:c r="A6145" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B6145" s="5" t="n">
+        <x:v>792.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6146" spans="1:5">
+      <x:c r="A6146" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B6146" s="5" t="n">
+        <x:v>792.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6147" spans="1:5">
+      <x:c r="A6147" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B6147" s="5" t="n">
+        <x:v>795.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6148" spans="1:5">
+      <x:c r="A6148" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B6148" s="5" t="n">
+        <x:v>795.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6149" spans="1:5">
+      <x:c r="A6149" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B6149" s="5" t="n">
+        <x:v>792.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6150" spans="1:5">
+      <x:c r="A6150" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B6150" s="5" t="n">
+        <x:v>788.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6151" spans="1:5">
+      <x:c r="A6151" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B6151" s="5" t="n">
+        <x:v>788.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6152" spans="1:5">
+      <x:c r="A6152" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B6152" s="5" t="n">
+        <x:v>795.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6153" spans="1:5">
+      <x:c r="A6153" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B6153" s="5" t="n">
+        <x:v>798</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6154" spans="1:5">
+      <x:c r="A6154" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B6154" s="5" t="n">
+        <x:v>792.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6155" spans="1:5">
+      <x:c r="A6155" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B6155" s="5" t="n">
+        <x:v>792.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6156" spans="1:5">
+      <x:c r="A6156" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B6156" s="5" t="n">
+        <x:v>791</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>