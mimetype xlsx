--- v2 (2026-03-17)
+++ v3 (2026-05-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafed79259ee743d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5f7c2b30ebe43c9abfd91da028cab1d.psmdcp" Id="R0b35ee7b4b9d49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2dcad2da594198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98c9574792dc44c88f4d81a1dcb0cc50.psmdcp" Id="Rac45bc987c4a4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIECCP *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4166" totalsRowShown="0">
-  <x:autoFilter ref="A6:B4166"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4217" totalsRowShown="0">
+  <x:autoFilter ref="A6:B4217"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4166"/>
+  <x:dimension ref="A1:E4217"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -33810,50 +33810,458 @@
         <x:v>318.05</x:v>
       </x:c>
     </x:row>
     <x:row r="4164" spans="1:5">
       <x:c r="A4164" s="4">
         <x:v>46093</x:v>
       </x:c>
       <x:c r="B4164" s="5" t="n">
         <x:v>317.48</x:v>
       </x:c>
     </x:row>
     <x:row r="4165" spans="1:5">
       <x:c r="A4165" s="4">
         <x:v>46094</x:v>
       </x:c>
       <x:c r="B4165" s="5" t="n">
         <x:v>317.17</x:v>
       </x:c>
     </x:row>
     <x:row r="4166" spans="1:5">
       <x:c r="A4166" s="4">
         <x:v>46097</x:v>
       </x:c>
       <x:c r="B4166" s="5" t="n">
         <x:v>317.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4167" spans="1:5">
+      <x:c r="A4167" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B4167" s="5" t="n">
+        <x:v>320.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4168" spans="1:5">
+      <x:c r="A4168" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B4168" s="5" t="n">
+        <x:v>317.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4169" spans="1:5">
+      <x:c r="A4169" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B4169" s="5" t="n">
+        <x:v>308.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4170" spans="1:5">
+      <x:c r="A4170" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B4170" s="5" t="n">
+        <x:v>304.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4171" spans="1:5">
+      <x:c r="A4171" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B4171" s="5" t="n">
+        <x:v>303.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4172" spans="1:5">
+      <x:c r="A4172" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B4172" s="5" t="n">
+        <x:v>304.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4173" spans="1:5">
+      <x:c r="A4173" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B4173" s="5" t="n">
+        <x:v>309.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4174" spans="1:5">
+      <x:c r="A4174" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B4174" s="5" t="n">
+        <x:v>307.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4175" spans="1:5">
+      <x:c r="A4175" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B4175" s="5" t="n">
+        <x:v>304.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4176" spans="1:5">
+      <x:c r="A4176" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B4176" s="5" t="n">
+        <x:v>308.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4177" spans="1:5">
+      <x:c r="A4177" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B4177" s="5" t="n">
+        <x:v>309.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4178" spans="1:5">
+      <x:c r="A4178" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B4178" s="5" t="n">
+        <x:v>316.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4179" spans="1:5">
+      <x:c r="A4179" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B4179" s="5" t="n">
+        <x:v>316.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4180" spans="1:5">
+      <x:c r="A4180" s="4">
+        <x:v>46115</x:v>
+      </x:c>
+      <x:c r="B4180" s="5" t="n">
+        <x:v>316.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4181" spans="1:5">
+      <x:c r="A4181" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B4181" s="5" t="n">
+        <x:v>316.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4182" spans="1:5">
+      <x:c r="A4182" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B4182" s="5" t="n">
+        <x:v>313.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4183" spans="1:5">
+      <x:c r="A4183" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B4183" s="5" t="n">
+        <x:v>323.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4184" spans="1:5">
+      <x:c r="A4184" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B4184" s="5" t="n">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4185" spans="1:5">
+      <x:c r="A4185" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B4185" s="5" t="n">
+        <x:v>324.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4186" spans="1:5">
+      <x:c r="A4186" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B4186" s="5" t="n">
+        <x:v>324.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4187" spans="1:5">
+      <x:c r="A4187" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B4187" s="5" t="n">
+        <x:v>328.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4188" spans="1:5">
+      <x:c r="A4188" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B4188" s="5" t="n">
+        <x:v>329.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4189" spans="1:5">
+      <x:c r="A4189" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B4189" s="5" t="n">
+        <x:v>330.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4190" spans="1:5">
+      <x:c r="A4190" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B4190" s="5" t="n">
+        <x:v>336.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4191" spans="1:5">
+      <x:c r="A4191" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B4191" s="5" t="n">
+        <x:v>333.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4192" spans="1:5">
+      <x:c r="A4192" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B4192" s="5" t="n">
+        <x:v>331.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4193" spans="1:5">
+      <x:c r="A4193" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B4193" s="5" t="n">
+        <x:v>329.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4194" spans="1:5">
+      <x:c r="A4194" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B4194" s="5" t="n">
+        <x:v>329.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4195" spans="1:5">
+      <x:c r="A4195" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B4195" s="5" t="n">
+        <x:v>326.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4196" spans="1:5">
+      <x:c r="A4196" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B4196" s="5" t="n">
+        <x:v>326.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4197" spans="1:5">
+      <x:c r="A4197" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B4197" s="5" t="n">
+        <x:v>325.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4198" spans="1:5">
+      <x:c r="A4198" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B4198" s="5" t="n">
+        <x:v>323.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4199" spans="1:5">
+      <x:c r="A4199" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B4199" s="5" t="n">
+        <x:v>327.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4200" spans="1:5">
+      <x:c r="A4200" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B4200" s="5" t="n">
+        <x:v>328.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4201" spans="1:5">
+      <x:c r="A4201" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B4201" s="5" t="n">
+        <x:v>327.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4202" spans="1:5">
+      <x:c r="A4202" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B4202" s="5" t="n">
+        <x:v>328.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4203" spans="1:5">
+      <x:c r="A4203" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B4203" s="5" t="n">
+        <x:v>335.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4204" spans="1:5">
+      <x:c r="A4204" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B4204" s="5" t="n">
+        <x:v>332.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4205" spans="1:5">
+      <x:c r="A4205" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B4205" s="5" t="n">
+        <x:v>330.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4206" spans="1:5">
+      <x:c r="A4206" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B4206" s="5" t="n">
+        <x:v>330.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4207" spans="1:5">
+      <x:c r="A4207" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B4207" s="5" t="n">
+        <x:v>325.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4208" spans="1:5">
+      <x:c r="A4208" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B4208" s="5" t="n">
+        <x:v>326.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4209" spans="1:5">
+      <x:c r="A4209" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B4209" s="5" t="n">
+        <x:v>329.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4210" spans="1:5">
+      <x:c r="A4210" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B4210" s="5" t="n">
+        <x:v>325.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4211" spans="1:5">
+      <x:c r="A4211" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B4211" s="5" t="n">
+        <x:v>328.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4212" spans="1:5">
+      <x:c r="A4212" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B4212" s="5" t="n">
+        <x:v>328.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4213" spans="1:5">
+      <x:c r="A4213" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B4213" s="5" t="n">
+        <x:v>332.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4214" spans="1:5">
+      <x:c r="A4214" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B4214" s="5" t="n">
+        <x:v>333.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4215" spans="1:5">
+      <x:c r="A4215" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B4215" s="5" t="n">
+        <x:v>335.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4216" spans="1:5">
+      <x:c r="A4216" s="4">
+        <x:v>46167</x:v>
+      </x:c>
+      <x:c r="B4216" s="5" t="n">
+        <x:v>338.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4217" spans="1:5">
+      <x:c r="A4217" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B4217" s="5" t="n">
+        <x:v>337.6</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>