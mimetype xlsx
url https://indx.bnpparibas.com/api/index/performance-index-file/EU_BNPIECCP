--- v3 (2026-05-27)
+++ v4 (2026-09-13)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf2dcad2da594198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98c9574792dc44c88f4d81a1dcb0cc50.psmdcp" Id="Rac45bc987c4a4c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0065692b4df4c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bae2d58d2f6426f8a86311d4e32de0e.psmdcp" Id="Rafd29ac204024e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIECCP *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4217" totalsRowShown="0">
-  <x:autoFilter ref="A6:B4217"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4294" totalsRowShown="0">
+  <x:autoFilter ref="A6:B4294"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4217"/>
+  <x:dimension ref="A1:E4294"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -34218,50 +34218,666 @@
         <x:v>333.56</x:v>
       </x:c>
     </x:row>
     <x:row r="4215" spans="1:5">
       <x:c r="A4215" s="4">
         <x:v>46164</x:v>
       </x:c>
       <x:c r="B4215" s="5" t="n">
         <x:v>335.94</x:v>
       </x:c>
     </x:row>
     <x:row r="4216" spans="1:5">
       <x:c r="A4216" s="4">
         <x:v>46167</x:v>
       </x:c>
       <x:c r="B4216" s="5" t="n">
         <x:v>338.55</x:v>
       </x:c>
     </x:row>
     <x:row r="4217" spans="1:5">
       <x:c r="A4217" s="4">
         <x:v>46168</x:v>
       </x:c>
       <x:c r="B4217" s="5" t="n">
         <x:v>337.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4218" spans="1:5">
+      <x:c r="A4218" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B4218" s="5" t="n">
+        <x:v>338.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4219" spans="1:5">
+      <x:c r="A4219" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B4219" s="5" t="n">
+        <x:v>337.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4220" spans="1:5">
+      <x:c r="A4220" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B4220" s="5" t="n">
+        <x:v>337.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4221" spans="1:5">
+      <x:c r="A4221" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B4221" s="5" t="n">
+        <x:v>335.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4222" spans="1:5">
+      <x:c r="A4222" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B4222" s="5" t="n">
+        <x:v>337.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4223" spans="1:5">
+      <x:c r="A4223" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B4223" s="5" t="n">
+        <x:v>334.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4224" spans="1:5">
+      <x:c r="A4224" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B4224" s="5" t="n">
+        <x:v>337.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4225" spans="1:5">
+      <x:c r="A4225" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B4225" s="5" t="n">
+        <x:v>336.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4226" spans="1:5">
+      <x:c r="A4226" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B4226" s="5" t="n">
+        <x:v>335.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4227" spans="1:5">
+      <x:c r="A4227" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B4227" s="5" t="n">
+        <x:v>334.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4228" spans="1:5">
+      <x:c r="A4228" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B4228" s="5" t="n">
+        <x:v>334.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4229" spans="1:5">
+      <x:c r="A4229" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B4229" s="5" t="n">
+        <x:v>334.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4230" spans="1:5">
+      <x:c r="A4230" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B4230" s="5" t="n">
+        <x:v>340.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4231" spans="1:5">
+      <x:c r="A4231" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B4231" s="5" t="n">
+        <x:v>341.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4232" spans="1:5">
+      <x:c r="A4232" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B4232" s="5" t="n">
+        <x:v>341.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4233" spans="1:5">
+      <x:c r="A4233" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B4233" s="5" t="n">
+        <x:v>342.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4234" spans="1:5">
+      <x:c r="A4234" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B4234" s="5" t="n">
+        <x:v>341.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4235" spans="1:5">
+      <x:c r="A4235" s="4">
+        <x:v>46192</x:v>
+      </x:c>
+      <x:c r="B4235" s="5" t="n">
+        <x:v>341.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4236" spans="1:5">
+      <x:c r="A4236" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B4236" s="5" t="n">
+        <x:v>344.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4237" spans="1:5">
+      <x:c r="A4237" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B4237" s="5" t="n">
+        <x:v>342.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4238" spans="1:5">
+      <x:c r="A4238" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B4238" s="5" t="n">
+        <x:v>345.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4239" spans="1:5">
+      <x:c r="A4239" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B4239" s="5" t="n">
+        <x:v>347.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4240" spans="1:5">
+      <x:c r="A4240" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B4240" s="5" t="n">
+        <x:v>346.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4241" spans="1:5">
+      <x:c r="A4241" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B4241" s="5" t="n">
+        <x:v>345.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4242" spans="1:5">
+      <x:c r="A4242" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B4242" s="5" t="n">
+        <x:v>346.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4243" spans="1:5">
+      <x:c r="A4243" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B4243" s="5" t="n">
+        <x:v>347.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4244" spans="1:5">
+      <x:c r="A4244" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B4244" s="5" t="n">
+        <x:v>352.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4245" spans="1:5">
+      <x:c r="A4245" s="4">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B4245" s="5" t="n">
+        <x:v>353.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4246" spans="1:5">
+      <x:c r="A4246" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B4246" s="5" t="n">
+        <x:v>352.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4247" spans="1:5">
+      <x:c r="A4247" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B4247" s="5" t="n">
+        <x:v>351.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4248" spans="1:5">
+      <x:c r="A4248" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B4248" s="5" t="n">
+        <x:v>345.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4249" spans="1:5">
+      <x:c r="A4249" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B4249" s="5" t="n">
+        <x:v>348.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4250" spans="1:5">
+      <x:c r="A4250" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B4250" s="5" t="n">
+        <x:v>349.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4251" spans="1:5">
+      <x:c r="A4251" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B4251" s="5" t="n">
+        <x:v>349.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4252" spans="1:5">
+      <x:c r="A4252" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B4252" s="5" t="n">
+        <x:v>348.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4253" spans="1:5">
+      <x:c r="A4253" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B4253" s="5" t="n">
+        <x:v>350.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4254" spans="1:5">
+      <x:c r="A4254" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B4254" s="5" t="n">
+        <x:v>351.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4255" spans="1:5">
+      <x:c r="A4255" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B4255" s="5" t="n">
+        <x:v>353.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4256" spans="1:5">
+      <x:c r="A4256" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B4256" s="5" t="n">
+        <x:v>352.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4257" spans="1:5">
+      <x:c r="A4257" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B4257" s="5" t="n">
+        <x:v>351.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4258" spans="1:5">
+      <x:c r="A4258" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B4258" s="5" t="n">
+        <x:v>354.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4259" spans="1:5">
+      <x:c r="A4259" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B4259" s="5" t="n">
+        <x:v>350.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4260" spans="1:5">
+      <x:c r="A4260" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B4260" s="5" t="n">
+        <x:v>353.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4261" spans="1:5">
+      <x:c r="A4261" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B4261" s="5" t="n">
+        <x:v>356.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4262" spans="1:5">
+      <x:c r="A4262" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B4262" s="5" t="n">
+        <x:v>361.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4263" spans="1:5">
+      <x:c r="A4263" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B4263" s="5" t="n">
+        <x:v>361.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4264" spans="1:5">
+      <x:c r="A4264" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B4264" s="5" t="n">
+        <x:v>360.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4265" spans="1:5">
+      <x:c r="A4265" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B4265" s="5" t="n">
+        <x:v>358.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4266" spans="1:5">
+      <x:c r="A4266" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B4266" s="5" t="n">
+        <x:v>360.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4267" spans="1:5">
+      <x:c r="A4267" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B4267" s="5" t="n">
+        <x:v>362.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4268" spans="1:5">
+      <x:c r="A4268" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B4268" s="5" t="n">
+        <x:v>362.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4269" spans="1:5">
+      <x:c r="A4269" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B4269" s="5" t="n">
+        <x:v>363.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4270" spans="1:5">
+      <x:c r="A4270" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B4270" s="5" t="n">
+        <x:v>365.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4271" spans="1:5">
+      <x:c r="A4271" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B4271" s="5" t="n">
+        <x:v>363.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4272" spans="1:5">
+      <x:c r="A4272" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B4272" s="5" t="n">
+        <x:v>362.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4273" spans="1:5">
+      <x:c r="A4273" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B4273" s="5" t="n">
+        <x:v>361.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4274" spans="1:5">
+      <x:c r="A4274" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B4274" s="5" t="n">
+        <x:v>361.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4275" spans="1:5">
+      <x:c r="A4275" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B4275" s="5" t="n">
+        <x:v>361.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4276" spans="1:5">
+      <x:c r="A4276" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B4276" s="5" t="n">
+        <x:v>359.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4277" spans="1:5">
+      <x:c r="A4277" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B4277" s="5" t="n">
+        <x:v>358.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4278" spans="1:5">
+      <x:c r="A4278" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B4278" s="5" t="n">
+        <x:v>359.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4279" spans="1:5">
+      <x:c r="A4279" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B4279" s="5" t="n">
+        <x:v>359.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4280" spans="1:5">
+      <x:c r="A4280" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B4280" s="5" t="n">
+        <x:v>361.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4281" spans="1:5">
+      <x:c r="A4281" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B4281" s="5" t="n">
+        <x:v>362.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4282" spans="1:5">
+      <x:c r="A4282" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B4282" s="5" t="n">
+        <x:v>364.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4283" spans="1:5">
+      <x:c r="A4283" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B4283" s="5" t="n">
+        <x:v>363.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4284" spans="1:5">
+      <x:c r="A4284" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B4284" s="5" t="n">
+        <x:v>361.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4285" spans="1:5">
+      <x:c r="A4285" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B4285" s="5" t="n">
+        <x:v>362.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4286" spans="1:5">
+      <x:c r="A4286" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B4286" s="5" t="n">
+        <x:v>360.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4287" spans="1:5">
+      <x:c r="A4287" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B4287" s="5" t="n">
+        <x:v>357.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4288" spans="1:5">
+      <x:c r="A4288" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B4288" s="5" t="n">
+        <x:v>354.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4289" spans="1:5">
+      <x:c r="A4289" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B4289" s="5" t="n">
+        <x:v>357.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4290" spans="1:5">
+      <x:c r="A4290" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B4290" s="5" t="n">
+        <x:v>357.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4291" spans="1:5">
+      <x:c r="A4291" s="4">
+        <x:v>46272</x:v>
+      </x:c>
+      <x:c r="B4291" s="5" t="n">
+        <x:v>355.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4292" spans="1:5">
+      <x:c r="A4292" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B4292" s="5" t="n">
+        <x:v>353.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4293" spans="1:5">
+      <x:c r="A4293" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B4293" s="5" t="n">
+        <x:v>348.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4294" spans="1:5">
+      <x:c r="A4294" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B4294" s="5" t="n">
+        <x:v>345.92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>