--- v3 (2026-07-26)
+++ v4 (2026-09-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875c5e39f8c84033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23497e6cbf04755b120fa9b254fcf43.psmdcp" Id="Rcdad203cca9e44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044113a5e1884add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d51462e4020e4a13b8ca1c3a97b3c40f.psmdcp" Id="R813ba143f4824b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIPAT5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B3528" totalsRowShown="0">
-  <x:autoFilter ref="A6:B3528"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B3572" totalsRowShown="0">
+  <x:autoFilter ref="A6:B3572"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3528"/>
+  <x:dimension ref="A1:E3572"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -28706,50 +28706,402 @@
         <x:v>160.69</x:v>
       </x:c>
     </x:row>
     <x:row r="3526" spans="1:5">
       <x:c r="A3526" s="4">
         <x:v>46224</x:v>
       </x:c>
       <x:c r="B3526" s="5" t="n">
         <x:v>161.04</x:v>
       </x:c>
     </x:row>
     <x:row r="3527" spans="1:5">
       <x:c r="A3527" s="4">
         <x:v>46225</x:v>
       </x:c>
       <x:c r="B3527" s="5" t="n">
         <x:v>160.76</x:v>
       </x:c>
     </x:row>
     <x:row r="3528" spans="1:5">
       <x:c r="A3528" s="4">
         <x:v>46226</x:v>
       </x:c>
       <x:c r="B3528" s="5" t="n">
         <x:v>160.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3529" spans="1:5">
+      <x:c r="A3529" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B3529" s="5" t="n">
+        <x:v>160.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3530" spans="1:5">
+      <x:c r="A3530" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B3530" s="5" t="n">
+        <x:v>160.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3531" spans="1:5">
+      <x:c r="A3531" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B3531" s="5" t="n">
+        <x:v>160.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3532" spans="1:5">
+      <x:c r="A3532" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B3532" s="5" t="n">
+        <x:v>159.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3533" spans="1:5">
+      <x:c r="A3533" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B3533" s="5" t="n">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3534" spans="1:5">
+      <x:c r="A3534" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B3534" s="5" t="n">
+        <x:v>160.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3535" spans="1:5">
+      <x:c r="A3535" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B3535" s="5" t="n">
+        <x:v>162.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3536" spans="1:5">
+      <x:c r="A3536" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B3536" s="5" t="n">
+        <x:v>163.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3537" spans="1:5">
+      <x:c r="A3537" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B3537" s="5" t="n">
+        <x:v>162.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3538" spans="1:5">
+      <x:c r="A3538" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B3538" s="5" t="n">
+        <x:v>162.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3539" spans="1:5">
+      <x:c r="A3539" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B3539" s="5" t="n">
+        <x:v>163.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3540" spans="1:5">
+      <x:c r="A3540" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B3540" s="5" t="n">
+        <x:v>163.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3541" spans="1:5">
+      <x:c r="A3541" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B3541" s="5" t="n">
+        <x:v>163.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3542" spans="1:5">
+      <x:c r="A3542" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B3542" s="5" t="n">
+        <x:v>163.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3543" spans="1:5">
+      <x:c r="A3543" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B3543" s="5" t="n">
+        <x:v>164.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3544" spans="1:5">
+      <x:c r="A3544" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B3544" s="5" t="n">
+        <x:v>163.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3545" spans="1:5">
+      <x:c r="A3545" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B3545" s="5" t="n">
+        <x:v>163.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3546" spans="1:5">
+      <x:c r="A3546" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B3546" s="5" t="n">
+        <x:v>162.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3547" spans="1:5">
+      <x:c r="A3547" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B3547" s="5" t="n">
+        <x:v>162.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3548" spans="1:5">
+      <x:c r="A3548" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B3548" s="5" t="n">
+        <x:v>161.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3549" spans="1:5">
+      <x:c r="A3549" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B3549" s="5" t="n">
+        <x:v>162.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3550" spans="1:5">
+      <x:c r="A3550" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B3550" s="5" t="n">
+        <x:v>162.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3551" spans="1:5">
+      <x:c r="A3551" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B3551" s="5" t="n">
+        <x:v>162.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3552" spans="1:5">
+      <x:c r="A3552" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B3552" s="5" t="n">
+        <x:v>162.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3553" spans="1:5">
+      <x:c r="A3553" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B3553" s="5" t="n">
+        <x:v>163.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3554" spans="1:5">
+      <x:c r="A3554" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B3554" s="5" t="n">
+        <x:v>162.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3555" spans="1:5">
+      <x:c r="A3555" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B3555" s="5" t="n">
+        <x:v>162.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3556" spans="1:5">
+      <x:c r="A3556" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B3556" s="5" t="n">
+        <x:v>162.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3557" spans="1:5">
+      <x:c r="A3557" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B3557" s="5" t="n">
+        <x:v>162.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3558" spans="1:5">
+      <x:c r="A3558" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B3558" s="5" t="n">
+        <x:v>162.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3559" spans="1:5">
+      <x:c r="A3559" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B3559" s="5" t="n">
+        <x:v>162.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3560" spans="1:5">
+      <x:c r="A3560" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B3560" s="5" t="n">
+        <x:v>162.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3561" spans="1:5">
+      <x:c r="A3561" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B3561" s="5" t="n">
+        <x:v>162.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3562" spans="1:5">
+      <x:c r="A3562" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B3562" s="5" t="n">
+        <x:v>161.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3563" spans="1:5">
+      <x:c r="A3563" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B3563" s="5" t="n">
+        <x:v>162.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3564" spans="1:5">
+      <x:c r="A3564" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B3564" s="5" t="n">
+        <x:v>162.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3565" spans="1:5">
+      <x:c r="A3565" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B3565" s="5" t="n">
+        <x:v>162.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3566" spans="1:5">
+      <x:c r="A3566" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B3566" s="5" t="n">
+        <x:v>162.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3567" spans="1:5">
+      <x:c r="A3567" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B3567" s="5" t="n">
+        <x:v>163.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3568" spans="1:5">
+      <x:c r="A3568" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B3568" s="5" t="n">
+        <x:v>163.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3569" spans="1:5">
+      <x:c r="A3569" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B3569" s="5" t="n">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3570" spans="1:5">
+      <x:c r="A3570" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B3570" s="5" t="n">
+        <x:v>165.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3571" spans="1:5">
+      <x:c r="A3571" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B3571" s="5" t="n">
+        <x:v>165.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3572" spans="1:5">
+      <x:c r="A3572" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B3572" s="5" t="n">
+        <x:v>165.44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>