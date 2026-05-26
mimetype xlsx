--- v1 (2026-03-07)
+++ v2 (2026-05-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf5ecedd5a2d4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7fef9df89d14353aa59d0136183f91d.psmdcp" Id="Rda3ccfdd1be447e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683320135b644c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc3406708bbc46619bfbcdafcaf3edea.psmdcp" Id="Ref88cb42faf04cff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIPAT5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B3432" totalsRowShown="0">
-  <x:autoFilter ref="A6:B3432"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B3487" totalsRowShown="0">
+  <x:autoFilter ref="A6:B3487"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3432"/>
+  <x:dimension ref="A1:E3487"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -27938,50 +27938,490 @@
         <x:v>157.75</x:v>
       </x:c>
     </x:row>
     <x:row r="3430" spans="1:5">
       <x:c r="A3430" s="4">
         <x:v>46084</x:v>
       </x:c>
       <x:c r="B3430" s="5" t="n">
         <x:v>157.76</x:v>
       </x:c>
     </x:row>
     <x:row r="3431" spans="1:5">
       <x:c r="A3431" s="4">
         <x:v>46085</x:v>
       </x:c>
       <x:c r="B3431" s="5" t="n">
         <x:v>158.02</x:v>
       </x:c>
     </x:row>
     <x:row r="3432" spans="1:5">
       <x:c r="A3432" s="4">
         <x:v>46086</x:v>
       </x:c>
       <x:c r="B3432" s="5" t="n">
         <x:v>158.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3433" spans="1:5">
+      <x:c r="A3433" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B3433" s="5" t="n">
+        <x:v>157.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3434" spans="1:5">
+      <x:c r="A3434" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B3434" s="5" t="n">
+        <x:v>157.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3435" spans="1:5">
+      <x:c r="A3435" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B3435" s="5" t="n">
+        <x:v>157.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3436" spans="1:5">
+      <x:c r="A3436" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B3436" s="5" t="n">
+        <x:v>157.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3437" spans="1:5">
+      <x:c r="A3437" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B3437" s="5" t="n">
+        <x:v>157.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3438" spans="1:5">
+      <x:c r="A3438" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B3438" s="5" t="n">
+        <x:v>157.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3439" spans="1:5">
+      <x:c r="A3439" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B3439" s="5" t="n">
+        <x:v>157.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3440" spans="1:5">
+      <x:c r="A3440" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B3440" s="5" t="n">
+        <x:v>157.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3441" spans="1:5">
+      <x:c r="A3441" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B3441" s="5" t="n">
+        <x:v>157.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3442" spans="1:5">
+      <x:c r="A3442" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B3442" s="5" t="n">
+        <x:v>157.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3443" spans="1:5">
+      <x:c r="A3443" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B3443" s="5" t="n">
+        <x:v>155.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3444" spans="1:5">
+      <x:c r="A3444" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B3444" s="5" t="n">
+        <x:v>156.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3445" spans="1:5">
+      <x:c r="A3445" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B3445" s="5" t="n">
+        <x:v>156.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3446" spans="1:5">
+      <x:c r="A3446" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B3446" s="5" t="n">
+        <x:v>156.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3447" spans="1:5">
+      <x:c r="A3447" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B3447" s="5" t="n">
+        <x:v>155.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3448" spans="1:5">
+      <x:c r="A3448" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B3448" s="5" t="n">
+        <x:v>154.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3449" spans="1:5">
+      <x:c r="A3449" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B3449" s="5" t="n">
+        <x:v>154.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3450" spans="1:5">
+      <x:c r="A3450" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B3450" s="5" t="n">
+        <x:v>155.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3451" spans="1:5">
+      <x:c r="A3451" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B3451" s="5" t="n">
+        <x:v>155.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3452" spans="1:5">
+      <x:c r="A3452" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B3452" s="5" t="n">
+        <x:v>155.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3453" spans="1:5">
+      <x:c r="A3453" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B3453" s="5" t="n">
+        <x:v>156.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3454" spans="1:5">
+      <x:c r="A3454" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B3454" s="5" t="n">
+        <x:v>156.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3455" spans="1:5">
+      <x:c r="A3455" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B3455" s="5" t="n">
+        <x:v>156.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3456" spans="1:5">
+      <x:c r="A3456" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B3456" s="5" t="n">
+        <x:v>156.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3457" spans="1:5">
+      <x:c r="A3457" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B3457" s="5" t="n">
+        <x:v>155.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3458" spans="1:5">
+      <x:c r="A3458" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B3458" s="5" t="n">
+        <x:v>156.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3459" spans="1:5">
+      <x:c r="A3459" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B3459" s="5" t="n">
+        <x:v>157.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3460" spans="1:5">
+      <x:c r="A3460" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B3460" s="5" t="n">
+        <x:v>157.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3461" spans="1:5">
+      <x:c r="A3461" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B3461" s="5" t="n">
+        <x:v>157.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3462" spans="1:5">
+      <x:c r="A3462" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B3462" s="5" t="n">
+        <x:v>157.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3463" spans="1:5">
+      <x:c r="A3463" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B3463" s="5" t="n">
+        <x:v>158.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3464" spans="1:5">
+      <x:c r="A3464" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B3464" s="5" t="n">
+        <x:v>157.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3465" spans="1:5">
+      <x:c r="A3465" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B3465" s="5" t="n">
+        <x:v>158.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3466" spans="1:5">
+      <x:c r="A3466" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B3466" s="5" t="n">
+        <x:v>157.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3467" spans="1:5">
+      <x:c r="A3467" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B3467" s="5" t="n">
+        <x:v>158.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3468" spans="1:5">
+      <x:c r="A3468" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B3468" s="5" t="n">
+        <x:v>158.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3469" spans="1:5">
+      <x:c r="A3469" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B3469" s="5" t="n">
+        <x:v>157.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3470" spans="1:5">
+      <x:c r="A3470" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B3470" s="5" t="n">
+        <x:v>157.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3471" spans="1:5">
+      <x:c r="A3471" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B3471" s="5" t="n">
+        <x:v>157.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3472" spans="1:5">
+      <x:c r="A3472" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B3472" s="5" t="n">
+        <x:v>157.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3473" spans="1:5">
+      <x:c r="A3473" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B3473" s="5" t="n">
+        <x:v>158.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3474" spans="1:5">
+      <x:c r="A3474" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B3474" s="5" t="n">
+        <x:v>158.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3475" spans="1:5">
+      <x:c r="A3475" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B3475" s="5" t="n">
+        <x:v>158.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3476" spans="1:5">
+      <x:c r="A3476" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B3476" s="5" t="n">
+        <x:v>158.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3477" spans="1:5">
+      <x:c r="A3477" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B3477" s="5" t="n">
+        <x:v>158.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3478" spans="1:5">
+      <x:c r="A3478" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B3478" s="5" t="n">
+        <x:v>158.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3479" spans="1:5">
+      <x:c r="A3479" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B3479" s="5" t="n">
+        <x:v>158.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3480" spans="1:5">
+      <x:c r="A3480" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B3480" s="5" t="n">
+        <x:v>158.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3481" spans="1:5">
+      <x:c r="A3481" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B3481" s="5" t="n">
+        <x:v>159.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3482" spans="1:5">
+      <x:c r="A3482" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B3482" s="5" t="n">
+        <x:v>159.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3483" spans="1:5">
+      <x:c r="A3483" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B3483" s="5" t="n">
+        <x:v>159.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3484" spans="1:5">
+      <x:c r="A3484" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B3484" s="5" t="n">
+        <x:v>159.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3485" spans="1:5">
+      <x:c r="A3485" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B3485" s="5" t="n">
+        <x:v>159.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3486" spans="1:5">
+      <x:c r="A3486" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B3486" s="5" t="n">
+        <x:v>159.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3487" spans="1:5">
+      <x:c r="A3487" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B3487" s="5" t="n">
+        <x:v>160.42</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>