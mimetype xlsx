--- v2 (2026-05-26)
+++ v3 (2026-07-26)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R683320135b644c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc3406708bbc46619bfbcdafcaf3edea.psmdcp" Id="Ref88cb42faf04cff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875c5e39f8c84033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e23497e6cbf04755b120fa9b254fcf43.psmdcp" Id="Rcdad203cca9e44fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIPAT5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B3487" totalsRowShown="0">
-  <x:autoFilter ref="A6:B3487"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B3528" totalsRowShown="0">
+  <x:autoFilter ref="A6:B3528"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E3487"/>
+  <x:dimension ref="A1:E3528"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -28378,50 +28378,378 @@
         <x:v>159.06</x:v>
       </x:c>
     </x:row>
     <x:row r="3485" spans="1:5">
       <x:c r="A3485" s="4">
         <x:v>46162</x:v>
       </x:c>
       <x:c r="B3485" s="5" t="n">
         <x:v>159.56</x:v>
       </x:c>
     </x:row>
     <x:row r="3486" spans="1:5">
       <x:c r="A3486" s="4">
         <x:v>46163</x:v>
       </x:c>
       <x:c r="B3486" s="5" t="n">
         <x:v>159.95</x:v>
       </x:c>
     </x:row>
     <x:row r="3487" spans="1:5">
       <x:c r="A3487" s="4">
         <x:v>46164</x:v>
       </x:c>
       <x:c r="B3487" s="5" t="n">
         <x:v>160.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3488" spans="1:5">
+      <x:c r="A3488" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B3488" s="5" t="n">
+        <x:v>160.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3489" spans="1:5">
+      <x:c r="A3489" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B3489" s="5" t="n">
+        <x:v>160.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3490" spans="1:5">
+      <x:c r="A3490" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B3490" s="5" t="n">
+        <x:v>161.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3491" spans="1:5">
+      <x:c r="A3491" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B3491" s="5" t="n">
+        <x:v>161.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3492" spans="1:5">
+      <x:c r="A3492" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B3492" s="5" t="n">
+        <x:v>162.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3493" spans="1:5">
+      <x:c r="A3493" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B3493" s="5" t="n">
+        <x:v>162.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3494" spans="1:5">
+      <x:c r="A3494" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B3494" s="5" t="n">
+        <x:v>161.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3495" spans="1:5">
+      <x:c r="A3495" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B3495" s="5" t="n">
+        <x:v>162.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3496" spans="1:5">
+      <x:c r="A3496" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B3496" s="5" t="n">
+        <x:v>160.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3497" spans="1:5">
+      <x:c r="A3497" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B3497" s="5" t="n">
+        <x:v>160.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3498" spans="1:5">
+      <x:c r="A3498" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B3498" s="5" t="n">
+        <x:v>160.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3499" spans="1:5">
+      <x:c r="A3499" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B3499" s="5" t="n">
+        <x:v>159.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3500" spans="1:5">
+      <x:c r="A3500" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B3500" s="5" t="n">
+        <x:v>160.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3501" spans="1:5">
+      <x:c r="A3501" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B3501" s="5" t="n">
+        <x:v>160.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3502" spans="1:5">
+      <x:c r="A3502" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B3502" s="5" t="n">
+        <x:v>160.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3503" spans="1:5">
+      <x:c r="A3503" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B3503" s="5" t="n">
+        <x:v>160.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3504" spans="1:5">
+      <x:c r="A3504" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B3504" s="5" t="n">
+        <x:v>159.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3505" spans="1:5">
+      <x:c r="A3505" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B3505" s="5" t="n">
+        <x:v>160.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3506" spans="1:5">
+      <x:c r="A3506" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B3506" s="5" t="n">
+        <x:v>160.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3507" spans="1:5">
+      <x:c r="A3507" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B3507" s="5" t="n">
+        <x:v>160.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3508" spans="1:5">
+      <x:c r="A3508" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B3508" s="5" t="n">
+        <x:v>160.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3509" spans="1:5">
+      <x:c r="A3509" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B3509" s="5" t="n">
+        <x:v>160.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3510" spans="1:5">
+      <x:c r="A3510" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B3510" s="5" t="n">
+        <x:v>160.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3511" spans="1:5">
+      <x:c r="A3511" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B3511" s="5" t="n">
+        <x:v>160.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3512" spans="1:5">
+      <x:c r="A3512" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B3512" s="5" t="n">
+        <x:v>161.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3513" spans="1:5">
+      <x:c r="A3513" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B3513" s="5" t="n">
+        <x:v>161.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3514" spans="1:5">
+      <x:c r="A3514" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B3514" s="5" t="n">
+        <x:v>160.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3515" spans="1:5">
+      <x:c r="A3515" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B3515" s="5" t="n">
+        <x:v>161.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3516" spans="1:5">
+      <x:c r="A3516" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B3516" s="5" t="n">
+        <x:v>161.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3517" spans="1:5">
+      <x:c r="A3517" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B3517" s="5" t="n">
+        <x:v>161.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3518" spans="1:5">
+      <x:c r="A3518" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B3518" s="5" t="n">
+        <x:v>161.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3519" spans="1:5">
+      <x:c r="A3519" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B3519" s="5" t="n">
+        <x:v>161.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3520" spans="1:5">
+      <x:c r="A3520" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B3520" s="5" t="n">
+        <x:v>161.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3521" spans="1:5">
+      <x:c r="A3521" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B3521" s="5" t="n">
+        <x:v>161.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3522" spans="1:5">
+      <x:c r="A3522" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B3522" s="5" t="n">
+        <x:v>161.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3523" spans="1:5">
+      <x:c r="A3523" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B3523" s="5" t="n">
+        <x:v>161.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3524" spans="1:5">
+      <x:c r="A3524" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B3524" s="5" t="n">
+        <x:v>160.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3525" spans="1:5">
+      <x:c r="A3525" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B3525" s="5" t="n">
+        <x:v>160.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3526" spans="1:5">
+      <x:c r="A3526" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B3526" s="5" t="n">
+        <x:v>161.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3527" spans="1:5">
+      <x:c r="A3527" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B3527" s="5" t="n">
+        <x:v>160.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="3528" spans="1:5">
+      <x:c r="A3528" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B3528" s="5" t="n">
+        <x:v>160.55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>