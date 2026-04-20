--- v2 (2026-02-20)
+++ v3 (2026-04-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185ab577031245fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68e79811d2c54efcb379bceecf16ef7b.psmdcp" Id="R610fd5b2e7eb4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0638656b144d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfc353108f8a4642a272d1a6e0b359c0.psmdcp" Id="R022223719ba841b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIHFAC *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5141" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5141"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5181" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5181"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5141"/>
+  <x:dimension ref="A1:E5181"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -41610,50 +41610,370 @@
         <x:v>250.59</x:v>
       </x:c>
     </x:row>
     <x:row r="5139" spans="1:5">
       <x:c r="A5139" s="4">
         <x:v>46066</x:v>
       </x:c>
       <x:c r="B5139" s="5" t="n">
         <x:v>251.48</x:v>
       </x:c>
     </x:row>
     <x:row r="5140" spans="1:5">
       <x:c r="A5140" s="4">
         <x:v>46070</x:v>
       </x:c>
       <x:c r="B5140" s="5" t="n">
         <x:v>251.37</x:v>
       </x:c>
     </x:row>
     <x:row r="5141" spans="1:5">
       <x:c r="A5141" s="4">
         <x:v>46071</x:v>
       </x:c>
       <x:c r="B5141" s="5" t="n">
         <x:v>252.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5142" spans="1:5">
+      <x:c r="A5142" s="4">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="B5142" s="5" t="n">
+        <x:v>252.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5143" spans="1:5">
+      <x:c r="A5143" s="4">
+        <x:v>46073</x:v>
+      </x:c>
+      <x:c r="B5143" s="5" t="n">
+        <x:v>253.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5144" spans="1:5">
+      <x:c r="A5144" s="4">
+        <x:v>46076</x:v>
+      </x:c>
+      <x:c r="B5144" s="5" t="n">
+        <x:v>252.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5145" spans="1:5">
+      <x:c r="A5145" s="4">
+        <x:v>46077</x:v>
+      </x:c>
+      <x:c r="B5145" s="5" t="n">
+        <x:v>252.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5146" spans="1:5">
+      <x:c r="A5146" s="4">
+        <x:v>46078</x:v>
+      </x:c>
+      <x:c r="B5146" s="5" t="n">
+        <x:v>253.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5147" spans="1:5">
+      <x:c r="A5147" s="4">
+        <x:v>46079</x:v>
+      </x:c>
+      <x:c r="B5147" s="5" t="n">
+        <x:v>253.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5148" spans="1:5">
+      <x:c r="A5148" s="4">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="B5148" s="5" t="n">
+        <x:v>254.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5149" spans="1:5">
+      <x:c r="A5149" s="4">
+        <x:v>46083</x:v>
+      </x:c>
+      <x:c r="B5149" s="5" t="n">
+        <x:v>252.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5150" spans="1:5">
+      <x:c r="A5150" s="4">
+        <x:v>46084</x:v>
+      </x:c>
+      <x:c r="B5150" s="5" t="n">
+        <x:v>250.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5151" spans="1:5">
+      <x:c r="A5151" s="4">
+        <x:v>46085</x:v>
+      </x:c>
+      <x:c r="B5151" s="5" t="n">
+        <x:v>250.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5152" spans="1:5">
+      <x:c r="A5152" s="4">
+        <x:v>46086</x:v>
+      </x:c>
+      <x:c r="B5152" s="5" t="n">
+        <x:v>249.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5153" spans="1:5">
+      <x:c r="A5153" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B5153" s="5" t="n">
+        <x:v>248.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5154" spans="1:5">
+      <x:c r="A5154" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B5154" s="5" t="n">
+        <x:v>248.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5155" spans="1:5">
+      <x:c r="A5155" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B5155" s="5" t="n">
+        <x:v>248.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5156" spans="1:5">
+      <x:c r="A5156" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B5156" s="5" t="n">
+        <x:v>248</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5157" spans="1:5">
+      <x:c r="A5157" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B5157" s="5" t="n">
+        <x:v>246.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5158" spans="1:5">
+      <x:c r="A5158" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B5158" s="5" t="n">
+        <x:v>246.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5159" spans="1:5">
+      <x:c r="A5159" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B5159" s="5" t="n">
+        <x:v>247.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5160" spans="1:5">
+      <x:c r="A5160" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B5160" s="5" t="n">
+        <x:v>247.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5161" spans="1:5">
+      <x:c r="A5161" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B5161" s="5" t="n">
+        <x:v>246.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5162" spans="1:5">
+      <x:c r="A5162" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B5162" s="5" t="n">
+        <x:v>245.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5163" spans="1:5">
+      <x:c r="A5163" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B5163" s="5" t="n">
+        <x:v>243.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5164" spans="1:5">
+      <x:c r="A5164" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B5164" s="5" t="n">
+        <x:v>244.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5165" spans="1:5">
+      <x:c r="A5165" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B5165" s="5" t="n">
+        <x:v>243.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5166" spans="1:5">
+      <x:c r="A5166" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B5166" s="5" t="n">
+        <x:v>244.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5167" spans="1:5">
+      <x:c r="A5167" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B5167" s="5" t="n">
+        <x:v>243.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5168" spans="1:5">
+      <x:c r="A5168" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B5168" s="5" t="n">
+        <x:v>242.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5169" spans="1:5">
+      <x:c r="A5169" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B5169" s="5" t="n">
+        <x:v>242.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5170" spans="1:5">
+      <x:c r="A5170" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B5170" s="5" t="n">
+        <x:v>243.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5171" spans="1:5">
+      <x:c r="A5171" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B5171" s="5" t="n">
+        <x:v>244.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5172" spans="1:5">
+      <x:c r="A5172" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B5172" s="5" t="n">
+        <x:v>244.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5173" spans="1:5">
+      <x:c r="A5173" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B5173" s="5" t="n">
+        <x:v>244.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5174" spans="1:5">
+      <x:c r="A5174" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B5174" s="5" t="n">
+        <x:v>244.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5175" spans="1:5">
+      <x:c r="A5175" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B5175" s="5" t="n">
+        <x:v>247.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5176" spans="1:5">
+      <x:c r="A5176" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B5176" s="5" t="n">
+        <x:v>247.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5177" spans="1:5">
+      <x:c r="A5177" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B5177" s="5" t="n">
+        <x:v>247.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5178" spans="1:5">
+      <x:c r="A5178" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B5178" s="5" t="n">
+        <x:v>247.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5179" spans="1:5">
+      <x:c r="A5179" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B5179" s="5" t="n">
+        <x:v>248.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5180" spans="1:5">
+      <x:c r="A5180" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B5180" s="5" t="n">
+        <x:v>248.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5181" spans="1:5">
+      <x:c r="A5181" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B5181" s="5" t="n">
+        <x:v>248.67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>