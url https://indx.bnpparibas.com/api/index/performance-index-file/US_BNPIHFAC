--- v3 (2026-04-20)
+++ v4 (2026-06-23)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b0638656b144d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cfc353108f8a4642a272d1a6e0b359c0.psmdcp" Id="R022223719ba841b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fd051c0100413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77f0faeb4d9b46e7b31f1aca14acde44.psmdcp" Id="Rc6407d402d774e88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIHFAC *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5181" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5181"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5226" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5226"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5181"/>
+  <x:dimension ref="A1:E5226"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -41930,50 +41930,410 @@
         <x:v>247.67</x:v>
       </x:c>
     </x:row>
     <x:row r="5179" spans="1:5">
       <x:c r="A5179" s="4">
         <x:v>46126</x:v>
       </x:c>
       <x:c r="B5179" s="5" t="n">
         <x:v>248.32</x:v>
       </x:c>
     </x:row>
     <x:row r="5180" spans="1:5">
       <x:c r="A5180" s="4">
         <x:v>46127</x:v>
       </x:c>
       <x:c r="B5180" s="5" t="n">
         <x:v>248.36</x:v>
       </x:c>
     </x:row>
     <x:row r="5181" spans="1:5">
       <x:c r="A5181" s="4">
         <x:v>46128</x:v>
       </x:c>
       <x:c r="B5181" s="5" t="n">
         <x:v>248.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5182" spans="1:5">
+      <x:c r="A5182" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5182" s="5" t="n">
+        <x:v>249.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5183" spans="1:5">
+      <x:c r="A5183" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5183" s="5" t="n">
+        <x:v>249.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5184" spans="1:5">
+      <x:c r="A5184" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5184" s="5" t="n">
+        <x:v>248.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5185" spans="1:5">
+      <x:c r="A5185" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5185" s="5" t="n">
+        <x:v>249.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5186" spans="1:5">
+      <x:c r="A5186" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5186" s="5" t="n">
+        <x:v>249.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5187" spans="1:5">
+      <x:c r="A5187" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5187" s="5" t="n">
+        <x:v>249.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5188" spans="1:5">
+      <x:c r="A5188" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5188" s="5" t="n">
+        <x:v>249.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5189" spans="1:5">
+      <x:c r="A5189" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5189" s="5" t="n">
+        <x:v>248.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5190" spans="1:5">
+      <x:c r="A5190" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5190" s="5" t="n">
+        <x:v>248.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5191" spans="1:5">
+      <x:c r="A5191" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5191" s="5" t="n">
+        <x:v>249.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5192" spans="1:5">
+      <x:c r="A5192" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5192" s="5" t="n">
+        <x:v>249.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5193" spans="1:5">
+      <x:c r="A5193" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5193" s="5" t="n">
+        <x:v>248.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5194" spans="1:5">
+      <x:c r="A5194" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5194" s="5" t="n">
+        <x:v>249.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5195" spans="1:5">
+      <x:c r="A5195" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5195" s="5" t="n">
+        <x:v>250.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5196" spans="1:5">
+      <x:c r="A5196" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5196" s="5" t="n">
+        <x:v>250.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5197" spans="1:5">
+      <x:c r="A5197" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5197" s="5" t="n">
+        <x:v>250.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5198" spans="1:5">
+      <x:c r="A5198" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5198" s="5" t="n">
+        <x:v>250.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5199" spans="1:5">
+      <x:c r="A5199" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5199" s="5" t="n">
+        <x:v>250.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5200" spans="1:5">
+      <x:c r="A5200" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5200" s="5" t="n">
+        <x:v>250.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5201" spans="1:5">
+      <x:c r="A5201" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5201" s="5" t="n">
+        <x:v>250.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5202" spans="1:5">
+      <x:c r="A5202" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5202" s="5" t="n">
+        <x:v>249.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5203" spans="1:5">
+      <x:c r="A5203" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5203" s="5" t="n">
+        <x:v>249.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5204" spans="1:5">
+      <x:c r="A5204" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5204" s="5" t="n">
+        <x:v>248.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5205" spans="1:5">
+      <x:c r="A5205" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5205" s="5" t="n">
+        <x:v>250.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5206" spans="1:5">
+      <x:c r="A5206" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5206" s="5" t="n">
+        <x:v>250.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5207" spans="1:5">
+      <x:c r="A5207" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5207" s="5" t="n">
+        <x:v>251.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5208" spans="1:5">
+      <x:c r="A5208" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5208" s="5" t="n">
+        <x:v>252.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5209" spans="1:5">
+      <x:c r="A5209" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5209" s="5" t="n">
+        <x:v>252.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5210" spans="1:5">
+      <x:c r="A5210" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5210" s="5" t="n">
+        <x:v>252.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5211" spans="1:5">
+      <x:c r="A5211" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5211" s="5" t="n">
+        <x:v>253.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5212" spans="1:5">
+      <x:c r="A5212" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5212" s="5" t="n">
+        <x:v>253.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5213" spans="1:5">
+      <x:c r="A5213" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5213" s="5" t="n">
+        <x:v>253.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5214" spans="1:5">
+      <x:c r="A5214" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5214" s="5" t="n">
+        <x:v>253.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5215" spans="1:5">
+      <x:c r="A5215" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5215" s="5" t="n">
+        <x:v>253.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5216" spans="1:5">
+      <x:c r="A5216" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5216" s="5" t="n">
+        <x:v>251.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5217" spans="1:5">
+      <x:c r="A5217" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5217" s="5" t="n">
+        <x:v>251.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5218" spans="1:5">
+      <x:c r="A5218" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5218" s="5" t="n">
+        <x:v>251.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5219" spans="1:5">
+      <x:c r="A5219" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5219" s="5" t="n">
+        <x:v>250.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5220" spans="1:5">
+      <x:c r="A5220" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5220" s="5" t="n">
+        <x:v>252.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5221" spans="1:5">
+      <x:c r="A5221" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5221" s="5" t="n">
+        <x:v>252.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5222" spans="1:5">
+      <x:c r="A5222" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5222" s="5" t="n">
+        <x:v>254.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5223" spans="1:5">
+      <x:c r="A5223" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5223" s="5" t="n">
+        <x:v>253.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5224" spans="1:5">
+      <x:c r="A5224" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5224" s="5" t="n">
+        <x:v>252.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5225" spans="1:5">
+      <x:c r="A5225" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5225" s="5" t="n">
+        <x:v>253.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5226" spans="1:5">
+      <x:c r="A5226" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5226" s="5" t="n">
+        <x:v>253.69</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>