--- v4 (2026-06-23)
+++ v5 (2026-09-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fd051c0100413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77f0faeb4d9b46e7b31f1aca14acde44.psmdcp" Id="Rc6407d402d774e88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0a9792c271444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3976dfeaeb63450d9612d807dc3e0e5e.psmdcp" Id="Rf4d3a22701e34031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIHFAC *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5226" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5226"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5280" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5280"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5226"/>
+  <x:dimension ref="A1:E5280"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -42290,50 +42290,482 @@
         <x:v>253.66</x:v>
       </x:c>
     </x:row>
     <x:row r="5224" spans="1:5">
       <x:c r="A5224" s="4">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="B5224" s="5" t="n">
         <x:v>252.87</x:v>
       </x:c>
     </x:row>
     <x:row r="5225" spans="1:5">
       <x:c r="A5225" s="4">
         <x:v>46191</x:v>
       </x:c>
       <x:c r="B5225" s="5" t="n">
         <x:v>253.33</x:v>
       </x:c>
     </x:row>
     <x:row r="5226" spans="1:5">
       <x:c r="A5226" s="4">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B5226" s="5" t="n">
         <x:v>253.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5227" spans="1:5">
+      <x:c r="A5227" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5227" s="5" t="n">
+        <x:v>252.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5228" spans="1:5">
+      <x:c r="A5228" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5228" s="5" t="n">
+        <x:v>252.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5229" spans="1:5">
+      <x:c r="A5229" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5229" s="5" t="n">
+        <x:v>253.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5230" spans="1:5">
+      <x:c r="A5230" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5230" s="5" t="n">
+        <x:v>252.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5231" spans="1:5">
+      <x:c r="A5231" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5231" s="5" t="n">
+        <x:v>253.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5232" spans="1:5">
+      <x:c r="A5232" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5232" s="5" t="n">
+        <x:v>253.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5233" spans="1:5">
+      <x:c r="A5233" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5233" s="5" t="n">
+        <x:v>253.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5234" spans="1:5">
+      <x:c r="A5234" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5234" s="5" t="n">
+        <x:v>253.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5235" spans="1:5">
+      <x:c r="A5235" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5235" s="5" t="n">
+        <x:v>253.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5236" spans="1:5">
+      <x:c r="A5236" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5236" s="5" t="n">
+        <x:v>253.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5237" spans="1:5">
+      <x:c r="A5237" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5237" s="5" t="n">
+        <x:v>252.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5238" spans="1:5">
+      <x:c r="A5238" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5238" s="5" t="n">
+        <x:v>253.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5239" spans="1:5">
+      <x:c r="A5239" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5239" s="5" t="n">
+        <x:v>253.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5240" spans="1:5">
+      <x:c r="A5240" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5240" s="5" t="n">
+        <x:v>252.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5241" spans="1:5">
+      <x:c r="A5241" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5241" s="5" t="n">
+        <x:v>252.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5242" spans="1:5">
+      <x:c r="A5242" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5242" s="5" t="n">
+        <x:v>252.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5243" spans="1:5">
+      <x:c r="A5243" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5243" s="5" t="n">
+        <x:v>252.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5244" spans="1:5">
+      <x:c r="A5244" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5244" s="5" t="n">
+        <x:v>251.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5245" spans="1:5">
+      <x:c r="A5245" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5245" s="5" t="n">
+        <x:v>251.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5246" spans="1:5">
+      <x:c r="A5246" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5246" s="5" t="n">
+        <x:v>252.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5247" spans="1:5">
+      <x:c r="A5247" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5247" s="5" t="n">
+        <x:v>252.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5248" spans="1:5">
+      <x:c r="A5248" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5248" s="5" t="n">
+        <x:v>251.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5249" spans="1:5">
+      <x:c r="A5249" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5249" s="5" t="n">
+        <x:v>251.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5250" spans="1:5">
+      <x:c r="A5250" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5250" s="5" t="n">
+        <x:v>251.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5251" spans="1:5">
+      <x:c r="A5251" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5251" s="5" t="n">
+        <x:v>251.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5252" spans="1:5">
+      <x:c r="A5252" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5252" s="5" t="n">
+        <x:v>250.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5253" spans="1:5">
+      <x:c r="A5253" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5253" s="5" t="n">
+        <x:v>252.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5254" spans="1:5">
+      <x:c r="A5254" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5254" s="5" t="n">
+        <x:v>252.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5255" spans="1:5">
+      <x:c r="A5255" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5255" s="5" t="n">
+        <x:v>253.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5256" spans="1:5">
+      <x:c r="A5256" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5256" s="5" t="n">
+        <x:v>254.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5257" spans="1:5">
+      <x:c r="A5257" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5257" s="5" t="n">
+        <x:v>255.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5258" spans="1:5">
+      <x:c r="A5258" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5258" s="5" t="n">
+        <x:v>255.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5259" spans="1:5">
+      <x:c r="A5259" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5259" s="5" t="n">
+        <x:v>255.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5260" spans="1:5">
+      <x:c r="A5260" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5260" s="5" t="n">
+        <x:v>255.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5261" spans="1:5">
+      <x:c r="A5261" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5261" s="5" t="n">
+        <x:v>255.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5262" spans="1:5">
+      <x:c r="A5262" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5262" s="5" t="n">
+        <x:v>256.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5263" spans="1:5">
+      <x:c r="A5263" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5263" s="5" t="n">
+        <x:v>256.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5264" spans="1:5">
+      <x:c r="A5264" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5264" s="5" t="n">
+        <x:v>256.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5265" spans="1:5">
+      <x:c r="A5265" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5265" s="5" t="n">
+        <x:v>256.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5266" spans="1:5">
+      <x:c r="A5266" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5266" s="5" t="n">
+        <x:v>255.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5267" spans="1:5">
+      <x:c r="A5267" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5267" s="5" t="n">
+        <x:v>254.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5268" spans="1:5">
+      <x:c r="A5268" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5268" s="5" t="n">
+        <x:v>253.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5269" spans="1:5">
+      <x:c r="A5269" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5269" s="5" t="n">
+        <x:v>254.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5270" spans="1:5">
+      <x:c r="A5270" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5270" s="5" t="n">
+        <x:v>254.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5271" spans="1:5">
+      <x:c r="A5271" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5271" s="5" t="n">
+        <x:v>254.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5272" spans="1:5">
+      <x:c r="A5272" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5272" s="5" t="n">
+        <x:v>254.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5273" spans="1:5">
+      <x:c r="A5273" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5273" s="5" t="n">
+        <x:v>254.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5274" spans="1:5">
+      <x:c r="A5274" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5274" s="5" t="n">
+        <x:v>253.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5275" spans="1:5">
+      <x:c r="A5275" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5275" s="5" t="n">
+        <x:v>253.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5276" spans="1:5">
+      <x:c r="A5276" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5276" s="5" t="n">
+        <x:v>252.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5277" spans="1:5">
+      <x:c r="A5277" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5277" s="5" t="n">
+        <x:v>252.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5278" spans="1:5">
+      <x:c r="A5278" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5278" s="5" t="n">
+        <x:v>253.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5279" spans="1:5">
+      <x:c r="A5279" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5279" s="5" t="n">
+        <x:v>253.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5280" spans="1:5">
+      <x:c r="A5280" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5280" s="5" t="n">
+        <x:v>252.44</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>