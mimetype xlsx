--- v5 (2026-08-02)
+++ v6 (2026-10-12)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd5c3cd24f94bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95f98662ba3a4ac1a368402506faed74.psmdcp" Id="Re192a63621384d65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16d57ce1b13b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c7763d36b9eb49459405bda7b2af8b91.psmdcp" Id="Rfe569f64d19d45e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIMADT *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B6151" totalsRowShown="0">
-  <x:autoFilter ref="A6:B6151"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B6201" totalsRowShown="0">
+  <x:autoFilter ref="A6:B6201"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E6151"/>
+  <x:dimension ref="A1:E6201"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -49690,50 +49690,450 @@
         <x:v>268.89</x:v>
       </x:c>
     </x:row>
     <x:row r="6149" spans="1:5">
       <x:c r="A6149" s="4">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B6149" s="5" t="n">
         <x:v>268.17</x:v>
       </x:c>
     </x:row>
     <x:row r="6150" spans="1:5">
       <x:c r="A6150" s="4">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B6150" s="5" t="n">
         <x:v>267.91</x:v>
       </x:c>
     </x:row>
     <x:row r="6151" spans="1:5">
       <x:c r="A6151" s="4">
         <x:v>46233</x:v>
       </x:c>
       <x:c r="B6151" s="5" t="n">
         <x:v>269.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6152" spans="1:5">
+      <x:c r="A6152" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B6152" s="5" t="n">
+        <x:v>269.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6153" spans="1:5">
+      <x:c r="A6153" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B6153" s="5" t="n">
+        <x:v>269.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6154" spans="1:5">
+      <x:c r="A6154" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B6154" s="5" t="n">
+        <x:v>270.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6155" spans="1:5">
+      <x:c r="A6155" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B6155" s="5" t="n">
+        <x:v>271.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6156" spans="1:5">
+      <x:c r="A6156" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B6156" s="5" t="n">
+        <x:v>271.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6157" spans="1:5">
+      <x:c r="A6157" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B6157" s="5" t="n">
+        <x:v>271.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6158" spans="1:5">
+      <x:c r="A6158" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B6158" s="5" t="n">
+        <x:v>272.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6159" spans="1:5">
+      <x:c r="A6159" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B6159" s="5" t="n">
+        <x:v>272.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6160" spans="1:5">
+      <x:c r="A6160" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B6160" s="5" t="n">
+        <x:v>272.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6161" spans="1:5">
+      <x:c r="A6161" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B6161" s="5" t="n">
+        <x:v>273</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6162" spans="1:5">
+      <x:c r="A6162" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B6162" s="5" t="n">
+        <x:v>272.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6163" spans="1:5">
+      <x:c r="A6163" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B6163" s="5" t="n">
+        <x:v>273.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6164" spans="1:5">
+      <x:c r="A6164" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B6164" s="5" t="n">
+        <x:v>271.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6165" spans="1:5">
+      <x:c r="A6165" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B6165" s="5" t="n">
+        <x:v>271.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6166" spans="1:5">
+      <x:c r="A6166" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B6166" s="5" t="n">
+        <x:v>271.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6167" spans="1:5">
+      <x:c r="A6167" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B6167" s="5" t="n">
+        <x:v>272.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6168" spans="1:5">
+      <x:c r="A6168" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B6168" s="5" t="n">
+        <x:v>271.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6169" spans="1:5">
+      <x:c r="A6169" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B6169" s="5" t="n">
+        <x:v>272.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6170" spans="1:5">
+      <x:c r="A6170" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B6170" s="5" t="n">
+        <x:v>271.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6171" spans="1:5">
+      <x:c r="A6171" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B6171" s="5" t="n">
+        <x:v>272.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6172" spans="1:5">
+      <x:c r="A6172" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B6172" s="5" t="n">
+        <x:v>272.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6173" spans="1:5">
+      <x:c r="A6173" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B6173" s="5" t="n">
+        <x:v>271.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6174" spans="1:5">
+      <x:c r="A6174" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B6174" s="5" t="n">
+        <x:v>271.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6175" spans="1:5">
+      <x:c r="A6175" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B6175" s="5" t="n">
+        <x:v>271.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6176" spans="1:5">
+      <x:c r="A6176" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B6176" s="5" t="n">
+        <x:v>272.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6177" spans="1:5">
+      <x:c r="A6177" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B6177" s="5" t="n">
+        <x:v>272.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6178" spans="1:5">
+      <x:c r="A6178" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B6178" s="5" t="n">
+        <x:v>272.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6179" spans="1:5">
+      <x:c r="A6179" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B6179" s="5" t="n">
+        <x:v>271.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6180" spans="1:5">
+      <x:c r="A6180" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B6180" s="5" t="n">
+        <x:v>271.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6181" spans="1:5">
+      <x:c r="A6181" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B6181" s="5" t="n">
+        <x:v>271.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6182" spans="1:5">
+      <x:c r="A6182" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B6182" s="5" t="n">
+        <x:v>270.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6183" spans="1:5">
+      <x:c r="A6183" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B6183" s="5" t="n">
+        <x:v>271.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6184" spans="1:5">
+      <x:c r="A6184" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B6184" s="5" t="n">
+        <x:v>271.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6185" spans="1:5">
+      <x:c r="A6185" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B6185" s="5" t="n">
+        <x:v>272.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6186" spans="1:5">
+      <x:c r="A6186" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B6186" s="5" t="n">
+        <x:v>271.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6187" spans="1:5">
+      <x:c r="A6187" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B6187" s="5" t="n">
+        <x:v>272.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6188" spans="1:5">
+      <x:c r="A6188" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B6188" s="5" t="n">
+        <x:v>272.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6189" spans="1:5">
+      <x:c r="A6189" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B6189" s="5" t="n">
+        <x:v>272.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6190" spans="1:5">
+      <x:c r="A6190" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B6190" s="5" t="n">
+        <x:v>272.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6191" spans="1:5">
+      <x:c r="A6191" s="4">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B6191" s="5" t="n">
+        <x:v>272.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6192" spans="1:5">
+      <x:c r="A6192" s="4">
+        <x:v>46293</x:v>
+      </x:c>
+      <x:c r="B6192" s="5" t="n">
+        <x:v>270.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6193" spans="1:5">
+      <x:c r="A6193" s="4">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B6193" s="5" t="n">
+        <x:v>270.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6194" spans="1:5">
+      <x:c r="A6194" s="4">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B6194" s="5" t="n">
+        <x:v>270.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6195" spans="1:5">
+      <x:c r="A6195" s="4">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="B6195" s="5" t="n">
+        <x:v>271.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6196" spans="1:5">
+      <x:c r="A6196" s="4">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B6196" s="5" t="n">
+        <x:v>271.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6197" spans="1:5">
+      <x:c r="A6197" s="4">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B6197" s="5" t="n">
+        <x:v>272.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6198" spans="1:5">
+      <x:c r="A6198" s="4">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="B6198" s="5" t="n">
+        <x:v>273.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6199" spans="1:5">
+      <x:c r="A6199" s="4">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="B6199" s="5" t="n">
+        <x:v>272.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6200" spans="1:5">
+      <x:c r="A6200" s="4">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B6200" s="5" t="n">
+        <x:v>271.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6201" spans="1:5">
+      <x:c r="A6201" s="4">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B6201" s="5" t="n">
+        <x:v>272.82</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>