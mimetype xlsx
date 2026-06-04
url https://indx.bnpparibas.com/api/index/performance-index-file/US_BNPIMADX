--- v0 (2026-04-18)
+++ v1 (2026-06-04)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87c3be031f904a03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7a1066d20a2461788711710dcf8ad6b.psmdcp" Id="Raca58fe706af48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e65715ca97249e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9b7e41393c249d3b2dad3dfd9421ac3.psmdcp" Id="Re8ce3055b860486e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIMADX *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5823" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5823"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5856" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5856"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5823"/>
+  <x:dimension ref="A1:E5856"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -47066,50 +47066,314 @@
         <x:v>241.83</x:v>
       </x:c>
     </x:row>
     <x:row r="5821" spans="1:5">
       <x:c r="A5821" s="4">
         <x:v>46126</x:v>
       </x:c>
       <x:c r="B5821" s="5" t="n">
         <x:v>242.67</x:v>
       </x:c>
     </x:row>
     <x:row r="5822" spans="1:5">
       <x:c r="A5822" s="4">
         <x:v>46127</x:v>
       </x:c>
       <x:c r="B5822" s="5" t="n">
         <x:v>243.32</x:v>
       </x:c>
     </x:row>
     <x:row r="5823" spans="1:5">
       <x:c r="A5823" s="4">
         <x:v>46128</x:v>
       </x:c>
       <x:c r="B5823" s="5" t="n">
         <x:v>244.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5824" spans="1:5">
+      <x:c r="A5824" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5824" s="5" t="n">
+        <x:v>243.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5825" spans="1:5">
+      <x:c r="A5825" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5825" s="5" t="n">
+        <x:v>244.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5826" spans="1:5">
+      <x:c r="A5826" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5826" s="5" t="n">
+        <x:v>243.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5827" spans="1:5">
+      <x:c r="A5827" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5827" s="5" t="n">
+        <x:v>245.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5828" spans="1:5">
+      <x:c r="A5828" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5828" s="5" t="n">
+        <x:v>244.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5829" spans="1:5">
+      <x:c r="A5829" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5829" s="5" t="n">
+        <x:v>245.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5830" spans="1:5">
+      <x:c r="A5830" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5830" s="5" t="n">
+        <x:v>245.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5831" spans="1:5">
+      <x:c r="A5831" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5831" s="5" t="n">
+        <x:v>245.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5832" spans="1:5">
+      <x:c r="A5832" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5832" s="5" t="n">
+        <x:v>245.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5833" spans="1:5">
+      <x:c r="A5833" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5833" s="5" t="n">
+        <x:v>245.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5834" spans="1:5">
+      <x:c r="A5834" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5834" s="5" t="n">
+        <x:v>246.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5835" spans="1:5">
+      <x:c r="A5835" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5835" s="5" t="n">
+        <x:v>245.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5836" spans="1:5">
+      <x:c r="A5836" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5836" s="5" t="n">
+        <x:v>246.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5837" spans="1:5">
+      <x:c r="A5837" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5837" s="5" t="n">
+        <x:v>246.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5838" spans="1:5">
+      <x:c r="A5838" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5838" s="5" t="n">
+        <x:v>247.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5839" spans="1:5">
+      <x:c r="A5839" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5839" s="5" t="n">
+        <x:v>248.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5840" spans="1:5">
+      <x:c r="A5840" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5840" s="5" t="n">
+        <x:v>248.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5841" spans="1:5">
+      <x:c r="A5841" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5841" s="5" t="n">
+        <x:v>248.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5842" spans="1:5">
+      <x:c r="A5842" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5842" s="5" t="n">
+        <x:v>249.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5843" spans="1:5">
+      <x:c r="A5843" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5843" s="5" t="n">
+        <x:v>249.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5844" spans="1:5">
+      <x:c r="A5844" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5844" s="5" t="n">
+        <x:v>248.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5845" spans="1:5">
+      <x:c r="A5845" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5845" s="5" t="n">
+        <x:v>248.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5846" spans="1:5">
+      <x:c r="A5846" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5846" s="5" t="n">
+        <x:v>247.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5847" spans="1:5">
+      <x:c r="A5847" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5847" s="5" t="n">
+        <x:v>247.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5848" spans="1:5">
+      <x:c r="A5848" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5848" s="5" t="n">
+        <x:v>248.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5849" spans="1:5">
+      <x:c r="A5849" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5849" s="5" t="n">
+        <x:v>249.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5850" spans="1:5">
+      <x:c r="A5850" s="4">
+        <x:v>46167</x:v>
+      </x:c>
+      <x:c r="B5850" s="5" t="n">
+        <x:v>250.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5851" spans="1:5">
+      <x:c r="A5851" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5851" s="5" t="n">
+        <x:v>250.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5852" spans="1:5">
+      <x:c r="A5852" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5852" s="5" t="n">
+        <x:v>249.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5853" spans="1:5">
+      <x:c r="A5853" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5853" s="5" t="n">
+        <x:v>250.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5854" spans="1:5">
+      <x:c r="A5854" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5854" s="5" t="n">
+        <x:v>251.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5855" spans="1:5">
+      <x:c r="A5855" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5855" s="5" t="n">
+        <x:v>252.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5856" spans="1:5">
+      <x:c r="A5856" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5856" s="5" t="n">
+        <x:v>252.48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>