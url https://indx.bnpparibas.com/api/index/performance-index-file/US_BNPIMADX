--- v1 (2026-06-04)
+++ v2 (2026-07-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e65715ca97249e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9b7e41393c249d3b2dad3dfd9421ac3.psmdcp" Id="Re8ce3055b860486e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43fa4be37bb41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f9173c4fc5e43a380ebda3c842dc8f4.psmdcp" Id="R7204657bfdad4d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIMADX *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5856" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5856"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5889" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5889"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5856"/>
+  <x:dimension ref="A1:E5889"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -47330,50 +47330,314 @@
         <x:v>250.25</x:v>
       </x:c>
     </x:row>
     <x:row r="5854" spans="1:5">
       <x:c r="A5854" s="4">
         <x:v>46171</x:v>
       </x:c>
       <x:c r="B5854" s="5" t="n">
         <x:v>251.06</x:v>
       </x:c>
     </x:row>
     <x:row r="5855" spans="1:5">
       <x:c r="A5855" s="4">
         <x:v>46174</x:v>
       </x:c>
       <x:c r="B5855" s="5" t="n">
         <x:v>252.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5856" spans="1:5">
       <x:c r="A5856" s="4">
         <x:v>46175</x:v>
       </x:c>
       <x:c r="B5856" s="5" t="n">
         <x:v>252.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5857" spans="1:5">
+      <x:c r="A5857" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5857" s="5" t="n">
+        <x:v>253.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5858" spans="1:5">
+      <x:c r="A5858" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5858" s="5" t="n">
+        <x:v>252.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5859" spans="1:5">
+      <x:c r="A5859" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5859" s="5" t="n">
+        <x:v>248.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5860" spans="1:5">
+      <x:c r="A5860" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5860" s="5" t="n">
+        <x:v>248.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5861" spans="1:5">
+      <x:c r="A5861" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5861" s="5" t="n">
+        <x:v>247.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5862" spans="1:5">
+      <x:c r="A5862" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5862" s="5" t="n">
+        <x:v>246.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5863" spans="1:5">
+      <x:c r="A5863" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5863" s="5" t="n">
+        <x:v>247.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5864" spans="1:5">
+      <x:c r="A5864" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5864" s="5" t="n">
+        <x:v>248.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5865" spans="1:5">
+      <x:c r="A5865" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5865" s="5" t="n">
+        <x:v>250.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5866" spans="1:5">
+      <x:c r="A5866" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5866" s="5" t="n">
+        <x:v>249.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5867" spans="1:5">
+      <x:c r="A5867" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5867" s="5" t="n">
+        <x:v>248.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5868" spans="1:5">
+      <x:c r="A5868" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5868" s="5" t="n">
+        <x:v>250.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5869" spans="1:5">
+      <x:c r="A5869" s="4">
+        <x:v>46192</x:v>
+      </x:c>
+      <x:c r="B5869" s="5" t="n">
+        <x:v>250.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5870" spans="1:5">
+      <x:c r="A5870" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5870" s="5" t="n">
+        <x:v>249.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5871" spans="1:5">
+      <x:c r="A5871" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5871" s="5" t="n">
+        <x:v>247.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5872" spans="1:5">
+      <x:c r="A5872" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5872" s="5" t="n">
+        <x:v>247.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5873" spans="1:5">
+      <x:c r="A5873" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5873" s="5" t="n">
+        <x:v>248.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5874" spans="1:5">
+      <x:c r="A5874" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5874" s="5" t="n">
+        <x:v>247.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5875" spans="1:5">
+      <x:c r="A5875" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5875" s="5" t="n">
+        <x:v>247.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5876" spans="1:5">
+      <x:c r="A5876" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5876" s="5" t="n">
+        <x:v>248.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5877" spans="1:5">
+      <x:c r="A5877" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5877" s="5" t="n">
+        <x:v>248.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5878" spans="1:5">
+      <x:c r="A5878" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5878" s="5" t="n">
+        <x:v>247.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5879" spans="1:5">
+      <x:c r="A5879" s="4">
+        <x:v>46206</x:v>
+      </x:c>
+      <x:c r="B5879" s="5" t="n">
+        <x:v>248.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5880" spans="1:5">
+      <x:c r="A5880" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5880" s="5" t="n">
+        <x:v>248.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5881" spans="1:5">
+      <x:c r="A5881" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5881" s="5" t="n">
+        <x:v>247.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5882" spans="1:5">
+      <x:c r="A5882" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5882" s="5" t="n">
+        <x:v>247.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5883" spans="1:5">
+      <x:c r="A5883" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5883" s="5" t="n">
+        <x:v>248.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5884" spans="1:5">
+      <x:c r="A5884" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5884" s="5" t="n">
+        <x:v>248.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5885" spans="1:5">
+      <x:c r="A5885" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5885" s="5" t="n">
+        <x:v>248.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5886" spans="1:5">
+      <x:c r="A5886" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5886" s="5" t="n">
+        <x:v>248.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5887" spans="1:5">
+      <x:c r="A5887" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5887" s="5" t="n">
+        <x:v>248.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5888" spans="1:5">
+      <x:c r="A5888" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5888" s="5" t="n">
+        <x:v>248.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5889" spans="1:5">
+      <x:c r="A5889" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5889" s="5" t="n">
+        <x:v>247.61</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>