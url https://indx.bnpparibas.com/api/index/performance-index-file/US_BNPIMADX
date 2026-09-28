--- v2 (2026-07-20)
+++ v3 (2026-09-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43fa4be37bb41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5f9173c4fc5e43a380ebda3c842dc8f4.psmdcp" Id="R7204657bfdad4d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R316786b71b1e4ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4444147a48e4474920d79172a733ac4.psmdcp" Id="R6c0e20dcc68a4a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIMADX *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5889" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5889"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5939" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5939"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5889"/>
+  <x:dimension ref="A1:E5939"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -47594,50 +47594,450 @@
         <x:v>248.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5887" spans="1:5">
       <x:c r="A5887" s="4">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B5887" s="5" t="n">
         <x:v>248.91</x:v>
       </x:c>
     </x:row>
     <x:row r="5888" spans="1:5">
       <x:c r="A5888" s="4">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B5888" s="5" t="n">
         <x:v>248.35</x:v>
       </x:c>
     </x:row>
     <x:row r="5889" spans="1:5">
       <x:c r="A5889" s="4">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B5889" s="5" t="n">
         <x:v>247.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5890" spans="1:5">
+      <x:c r="A5890" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5890" s="5" t="n">
+        <x:v>247.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5891" spans="1:5">
+      <x:c r="A5891" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5891" s="5" t="n">
+        <x:v>248.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5892" spans="1:5">
+      <x:c r="A5892" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5892" s="5" t="n">
+        <x:v>248.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5893" spans="1:5">
+      <x:c r="A5893" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5893" s="5" t="n">
+        <x:v>248.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5894" spans="1:5">
+      <x:c r="A5894" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5894" s="5" t="n">
+        <x:v>247.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5895" spans="1:5">
+      <x:c r="A5895" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5895" s="5" t="n">
+        <x:v>247.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5896" spans="1:5">
+      <x:c r="A5896" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5896" s="5" t="n">
+        <x:v>246.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5897" spans="1:5">
+      <x:c r="A5897" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5897" s="5" t="n">
+        <x:v>246.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5898" spans="1:5">
+      <x:c r="A5898" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5898" s="5" t="n">
+        <x:v>247.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5899" spans="1:5">
+      <x:c r="A5899" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5899" s="5" t="n">
+        <x:v>248.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5900" spans="1:5">
+      <x:c r="A5900" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5900" s="5" t="n">
+        <x:v>248.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5901" spans="1:5">
+      <x:c r="A5901" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5901" s="5" t="n">
+        <x:v>249.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5902" spans="1:5">
+      <x:c r="A5902" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5902" s="5" t="n">
+        <x:v>249.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5903" spans="1:5">
+      <x:c r="A5903" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5903" s="5" t="n">
+        <x:v>249.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5904" spans="1:5">
+      <x:c r="A5904" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5904" s="5" t="n">
+        <x:v>250.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5905" spans="1:5">
+      <x:c r="A5905" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5905" s="5" t="n">
+        <x:v>251.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5906" spans="1:5">
+      <x:c r="A5906" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5906" s="5" t="n">
+        <x:v>251.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5907" spans="1:5">
+      <x:c r="A5907" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5907" s="5" t="n">
+        <x:v>251.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5908" spans="1:5">
+      <x:c r="A5908" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5908" s="5" t="n">
+        <x:v>251.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5909" spans="1:5">
+      <x:c r="A5909" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5909" s="5" t="n">
+        <x:v>251.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5910" spans="1:5">
+      <x:c r="A5910" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5910" s="5" t="n">
+        <x:v>252.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5911" spans="1:5">
+      <x:c r="A5911" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5911" s="5" t="n">
+        <x:v>251.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5912" spans="1:5">
+      <x:c r="A5912" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5912" s="5" t="n">
+        <x:v>250.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5913" spans="1:5">
+      <x:c r="A5913" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5913" s="5" t="n">
+        <x:v>250.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5914" spans="1:5">
+      <x:c r="A5914" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5914" s="5" t="n">
+        <x:v>251.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5915" spans="1:5">
+      <x:c r="A5915" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5915" s="5" t="n">
+        <x:v>250.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5916" spans="1:5">
+      <x:c r="A5916" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5916" s="5" t="n">
+        <x:v>250.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5917" spans="1:5">
+      <x:c r="A5917" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5917" s="5" t="n">
+        <x:v>250.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5918" spans="1:5">
+      <x:c r="A5918" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5918" s="5" t="n">
+        <x:v>250.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5919" spans="1:5">
+      <x:c r="A5919" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5919" s="5" t="n">
+        <x:v>250.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5920" spans="1:5">
+      <x:c r="A5920" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5920" s="5" t="n">
+        <x:v>250.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5921" spans="1:5">
+      <x:c r="A5921" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5921" s="5" t="n">
+        <x:v>250.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5922" spans="1:5">
+      <x:c r="A5922" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5922" s="5" t="n">
+        <x:v>250.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5923" spans="1:5">
+      <x:c r="A5923" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5923" s="5" t="n">
+        <x:v>251.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5924" spans="1:5">
+      <x:c r="A5924" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5924" s="5" t="n">
+        <x:v>251.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5925" spans="1:5">
+      <x:c r="A5925" s="4">
+        <x:v>46272</x:v>
+      </x:c>
+      <x:c r="B5925" s="5" t="n">
+        <x:v>251.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5926" spans="1:5">
+      <x:c r="A5926" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5926" s="5" t="n">
+        <x:v>251.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5927" spans="1:5">
+      <x:c r="A5927" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5927" s="5" t="n">
+        <x:v>251.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5928" spans="1:5">
+      <x:c r="A5928" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5928" s="5" t="n">
+        <x:v>252.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5929" spans="1:5">
+      <x:c r="A5929" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5929" s="5" t="n">
+        <x:v>252.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5930" spans="1:5">
+      <x:c r="A5930" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5930" s="5" t="n">
+        <x:v>251.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5931" spans="1:5">
+      <x:c r="A5931" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B5931" s="5" t="n">
+        <x:v>251.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5932" spans="1:5">
+      <x:c r="A5932" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B5932" s="5" t="n">
+        <x:v>251.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5933" spans="1:5">
+      <x:c r="A5933" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B5933" s="5" t="n">
+        <x:v>252.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5934" spans="1:5">
+      <x:c r="A5934" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B5934" s="5" t="n">
+        <x:v>252.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5935" spans="1:5">
+      <x:c r="A5935" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B5935" s="5" t="n">
+        <x:v>253.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5936" spans="1:5">
+      <x:c r="A5936" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B5936" s="5" t="n">
+        <x:v>253.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5937" spans="1:5">
+      <x:c r="A5937" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B5937" s="5" t="n">
+        <x:v>253.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5938" spans="1:5">
+      <x:c r="A5938" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B5938" s="5" t="n">
+        <x:v>253.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5939" spans="1:5">
+      <x:c r="A5939" s="4">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B5939" s="5" t="n">
+        <x:v>253.38</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>