--- v4 (2026-08-09)
+++ v5 (2026-09-30)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f3f91c87fd4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b3baf9d21f34b8ab64528dcbdd3b143.psmdcp" Id="R560fc6da3d224778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc31ac766dd4245fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61aaf22cd0334954a1758ba3ceed653a.psmdcp" Id="Rcc5bd83ebbe44824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPITEC5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5692" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5692"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5729" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5729"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5692"/>
+  <x:dimension ref="A1:E5729"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -46018,50 +46018,346 @@
         <x:v>238.94</x:v>
       </x:c>
     </x:row>
     <x:row r="5690" spans="1:5">
       <x:c r="A5690" s="4">
         <x:v>46238</x:v>
       </x:c>
       <x:c r="B5690" s="5" t="n">
         <x:v>240.48</x:v>
       </x:c>
     </x:row>
     <x:row r="5691" spans="1:5">
       <x:c r="A5691" s="4">
         <x:v>46239</x:v>
       </x:c>
       <x:c r="B5691" s="5" t="n">
         <x:v>240.21</x:v>
       </x:c>
     </x:row>
     <x:row r="5692" spans="1:5">
       <x:c r="A5692" s="4">
         <x:v>46240</x:v>
       </x:c>
       <x:c r="B5692" s="5" t="n">
         <x:v>239.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5693" spans="1:5">
+      <x:c r="A5693" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5693" s="5" t="n">
+        <x:v>240.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5694" spans="1:5">
+      <x:c r="A5694" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5694" s="5" t="n">
+        <x:v>240.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5695" spans="1:5">
+      <x:c r="A5695" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5695" s="5" t="n">
+        <x:v>240.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5696" spans="1:5">
+      <x:c r="A5696" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5696" s="5" t="n">
+        <x:v>240.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5697" spans="1:5">
+      <x:c r="A5697" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5697" s="5" t="n">
+        <x:v>241.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5698" spans="1:5">
+      <x:c r="A5698" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5698" s="5" t="n">
+        <x:v>240.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5699" spans="1:5">
+      <x:c r="A5699" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5699" s="5" t="n">
+        <x:v>240.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5700" spans="1:5">
+      <x:c r="A5700" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5700" s="5" t="n">
+        <x:v>240.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5701" spans="1:5">
+      <x:c r="A5701" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5701" s="5" t="n">
+        <x:v>239.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5702" spans="1:5">
+      <x:c r="A5702" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5702" s="5" t="n">
+        <x:v>239.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5703" spans="1:5">
+      <x:c r="A5703" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5703" s="5" t="n">
+        <x:v>239.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5704" spans="1:5">
+      <x:c r="A5704" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5704" s="5" t="n">
+        <x:v>239.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5705" spans="1:5">
+      <x:c r="A5705" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5705" s="5" t="n">
+        <x:v>239.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5706" spans="1:5">
+      <x:c r="A5706" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5706" s="5" t="n">
+        <x:v>239.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5707" spans="1:5">
+      <x:c r="A5707" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5707" s="5" t="n">
+        <x:v>240.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5708" spans="1:5">
+      <x:c r="A5708" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5708" s="5" t="n">
+        <x:v>239.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5709" spans="1:5">
+      <x:c r="A5709" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5709" s="5" t="n">
+        <x:v>239.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5710" spans="1:5">
+      <x:c r="A5710" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5710" s="5" t="n">
+        <x:v>238.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5711" spans="1:5">
+      <x:c r="A5711" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5711" s="5" t="n">
+        <x:v>238.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5712" spans="1:5">
+      <x:c r="A5712" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5712" s="5" t="n">
+        <x:v>239.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5713" spans="1:5">
+      <x:c r="A5713" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5713" s="5" t="n">
+        <x:v>239.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5714" spans="1:5">
+      <x:c r="A5714" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5714" s="5" t="n">
+        <x:v>239.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5715" spans="1:5">
+      <x:c r="A5715" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5715" s="5" t="n">
+        <x:v>238.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5716" spans="1:5">
+      <x:c r="A5716" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5716" s="5" t="n">
+        <x:v>237.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5717" spans="1:5">
+      <x:c r="A5717" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5717" s="5" t="n">
+        <x:v>238.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5718" spans="1:5">
+      <x:c r="A5718" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5718" s="5" t="n">
+        <x:v>237.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5719" spans="1:5">
+      <x:c r="A5719" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B5719" s="5" t="n">
+        <x:v>237.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5720" spans="1:5">
+      <x:c r="A5720" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B5720" s="5" t="n">
+        <x:v>236.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5721" spans="1:5">
+      <x:c r="A5721" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B5721" s="5" t="n">
+        <x:v>238.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5722" spans="1:5">
+      <x:c r="A5722" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B5722" s="5" t="n">
+        <x:v>238.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5723" spans="1:5">
+      <x:c r="A5723" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B5723" s="5" t="n">
+        <x:v>240.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5724" spans="1:5">
+      <x:c r="A5724" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B5724" s="5" t="n">
+        <x:v>240.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5725" spans="1:5">
+      <x:c r="A5725" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B5725" s="5" t="n">
+        <x:v>239.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5726" spans="1:5">
+      <x:c r="A5726" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B5726" s="5" t="n">
+        <x:v>239.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5727" spans="1:5">
+      <x:c r="A5727" s="4">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B5727" s="5" t="n">
+        <x:v>240.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5728" spans="1:5">
+      <x:c r="A5728" s="4">
+        <x:v>46293</x:v>
+      </x:c>
+      <x:c r="B5728" s="5" t="n">
+        <x:v>239.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5729" spans="1:5">
+      <x:c r="A5729" s="4">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B5729" s="5" t="n">
+        <x:v>239.36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>