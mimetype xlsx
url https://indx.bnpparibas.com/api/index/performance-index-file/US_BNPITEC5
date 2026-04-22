--- v1 (2026-03-05)
+++ v2 (2026-04-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73df985811414258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68bed9cab7044ad69ffb3b718b1081cc.psmdcp" Id="Rf713c6d4a3fd4e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26d6705ac9744f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/020d643a36cf45f49f74c31fbe5fd747.psmdcp" Id="R7ddba78ed8c64fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPITEC5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5585" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5585"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5618" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5618"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5585"/>
+  <x:dimension ref="A1:E5618"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -45162,50 +45162,314 @@
         <x:v>238.97</x:v>
       </x:c>
     </x:row>
     <x:row r="5583" spans="1:5">
       <x:c r="A5583" s="4">
         <x:v>46083</x:v>
       </x:c>
       <x:c r="B5583" s="5" t="n">
         <x:v>237.9</x:v>
       </x:c>
     </x:row>
     <x:row r="5584" spans="1:5">
       <x:c r="A5584" s="4">
         <x:v>46084</x:v>
       </x:c>
       <x:c r="B5584" s="5" t="n">
         <x:v>237.06</x:v>
       </x:c>
     </x:row>
     <x:row r="5585" spans="1:5">
       <x:c r="A5585" s="4">
         <x:v>46085</x:v>
       </x:c>
       <x:c r="B5585" s="5" t="n">
         <x:v>237.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5586" spans="1:5">
+      <x:c r="A5586" s="4">
+        <x:v>46086</x:v>
+      </x:c>
+      <x:c r="B5586" s="5" t="n">
+        <x:v>236.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5587" spans="1:5">
+      <x:c r="A5587" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B5587" s="5" t="n">
+        <x:v>235.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5588" spans="1:5">
+      <x:c r="A5588" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B5588" s="5" t="n">
+        <x:v>236.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5589" spans="1:5">
+      <x:c r="A5589" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B5589" s="5" t="n">
+        <x:v>236.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5590" spans="1:5">
+      <x:c r="A5590" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B5590" s="5" t="n">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5591" spans="1:5">
+      <x:c r="A5591" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B5591" s="5" t="n">
+        <x:v>233.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5592" spans="1:5">
+      <x:c r="A5592" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B5592" s="5" t="n">
+        <x:v>233.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5593" spans="1:5">
+      <x:c r="A5593" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B5593" s="5" t="n">
+        <x:v>234.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5594" spans="1:5">
+      <x:c r="A5594" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B5594" s="5" t="n">
+        <x:v>235.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5595" spans="1:5">
+      <x:c r="A5595" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B5595" s="5" t="n">
+        <x:v>233.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5596" spans="1:5">
+      <x:c r="A5596" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B5596" s="5" t="n">
+        <x:v>233.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5597" spans="1:5">
+      <x:c r="A5597" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B5597" s="5" t="n">
+        <x:v>231.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5598" spans="1:5">
+      <x:c r="A5598" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B5598" s="5" t="n">
+        <x:v>232.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5599" spans="1:5">
+      <x:c r="A5599" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B5599" s="5" t="n">
+        <x:v>231.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5600" spans="1:5">
+      <x:c r="A5600" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B5600" s="5" t="n">
+        <x:v>232.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5601" spans="1:5">
+      <x:c r="A5601" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B5601" s="5" t="n">
+        <x:v>230.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5602" spans="1:5">
+      <x:c r="A5602" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B5602" s="5" t="n">
+        <x:v>229.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5603" spans="1:5">
+      <x:c r="A5603" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B5603" s="5" t="n">
+        <x:v>229.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5604" spans="1:5">
+      <x:c r="A5604" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B5604" s="5" t="n">
+        <x:v>231.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5605" spans="1:5">
+      <x:c r="A5605" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B5605" s="5" t="n">
+        <x:v>232.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5606" spans="1:5">
+      <x:c r="A5606" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B5606" s="5" t="n">
+        <x:v>232.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5607" spans="1:5">
+      <x:c r="A5607" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B5607" s="5" t="n">
+        <x:v>232.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5608" spans="1:5">
+      <x:c r="A5608" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B5608" s="5" t="n">
+        <x:v>232.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5609" spans="1:5">
+      <x:c r="A5609" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B5609" s="5" t="n">
+        <x:v>233.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5610" spans="1:5">
+      <x:c r="A5610" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B5610" s="5" t="n">
+        <x:v>234.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5611" spans="1:5">
+      <x:c r="A5611" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B5611" s="5" t="n">
+        <x:v>234.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5612" spans="1:5">
+      <x:c r="A5612" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B5612" s="5" t="n">
+        <x:v>234.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5613" spans="1:5">
+      <x:c r="A5613" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B5613" s="5" t="n">
+        <x:v>235.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5614" spans="1:5">
+      <x:c r="A5614" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B5614" s="5" t="n">
+        <x:v>235.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5615" spans="1:5">
+      <x:c r="A5615" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B5615" s="5" t="n">
+        <x:v>235.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5616" spans="1:5">
+      <x:c r="A5616" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5616" s="5" t="n">
+        <x:v>236.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5617" spans="1:5">
+      <x:c r="A5617" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5617" s="5" t="n">
+        <x:v>236.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5618" spans="1:5">
+      <x:c r="A5618" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5618" s="5" t="n">
+        <x:v>236.15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>