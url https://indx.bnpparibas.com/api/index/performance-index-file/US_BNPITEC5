--- v2 (2026-04-22)
+++ v3 (2026-06-24)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf26d6705ac9744f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/020d643a36cf45f49f74c31fbe5fd747.psmdcp" Id="R7ddba78ed8c64fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e9447597814001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4caae963e4f64c94b978915129103863.psmdcp" Id="R72a09028e0e3418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPITEC5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5618" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5618"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5661" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5661"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5618"/>
+  <x:dimension ref="A1:E5661"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -45426,50 +45426,394 @@
         <x:v>235.99</x:v>
       </x:c>
     </x:row>
     <x:row r="5616" spans="1:5">
       <x:c r="A5616" s="4">
         <x:v>46129</x:v>
       </x:c>
       <x:c r="B5616" s="5" t="n">
         <x:v>236.71</x:v>
       </x:c>
     </x:row>
     <x:row r="5617" spans="1:5">
       <x:c r="A5617" s="4">
         <x:v>46132</x:v>
       </x:c>
       <x:c r="B5617" s="5" t="n">
         <x:v>236.52</x:v>
       </x:c>
     </x:row>
     <x:row r="5618" spans="1:5">
       <x:c r="A5618" s="4">
         <x:v>46133</x:v>
       </x:c>
       <x:c r="B5618" s="5" t="n">
         <x:v>236.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5619" spans="1:5">
+      <x:c r="A5619" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5619" s="5" t="n">
+        <x:v>236.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5620" spans="1:5">
+      <x:c r="A5620" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5620" s="5" t="n">
+        <x:v>236.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5621" spans="1:5">
+      <x:c r="A5621" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5621" s="5" t="n">
+        <x:v>237.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5622" spans="1:5">
+      <x:c r="A5622" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5622" s="5" t="n">
+        <x:v>237.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5623" spans="1:5">
+      <x:c r="A5623" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5623" s="5" t="n">
+        <x:v>236.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5624" spans="1:5">
+      <x:c r="A5624" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5624" s="5" t="n">
+        <x:v>236.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5625" spans="1:5">
+      <x:c r="A5625" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5625" s="5" t="n">
+        <x:v>237.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5626" spans="1:5">
+      <x:c r="A5626" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5626" s="5" t="n">
+        <x:v>238.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5627" spans="1:5">
+      <x:c r="A5627" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5627" s="5" t="n">
+        <x:v>237.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5628" spans="1:5">
+      <x:c r="A5628" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5628" s="5" t="n">
+        <x:v>238.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5629" spans="1:5">
+      <x:c r="A5629" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5629" s="5" t="n">
+        <x:v>239.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5630" spans="1:5">
+      <x:c r="A5630" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5630" s="5" t="n">
+        <x:v>239.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5631" spans="1:5">
+      <x:c r="A5631" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5631" s="5" t="n">
+        <x:v>240.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5632" spans="1:5">
+      <x:c r="A5632" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5632" s="5" t="n">
+        <x:v>240.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5633" spans="1:5">
+      <x:c r="A5633" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5633" s="5" t="n">
+        <x:v>240.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5634" spans="1:5">
+      <x:c r="A5634" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5634" s="5" t="n">
+        <x:v>240.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5635" spans="1:5">
+      <x:c r="A5635" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5635" s="5" t="n">
+        <x:v>241.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5636" spans="1:5">
+      <x:c r="A5636" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5636" s="5" t="n">
+        <x:v>240.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5637" spans="1:5">
+      <x:c r="A5637" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5637" s="5" t="n">
+        <x:v>239.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5638" spans="1:5">
+      <x:c r="A5638" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5638" s="5" t="n">
+        <x:v>239.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5639" spans="1:5">
+      <x:c r="A5639" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5639" s="5" t="n">
+        <x:v>240.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5640" spans="1:5">
+      <x:c r="A5640" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5640" s="5" t="n">
+        <x:v>240.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5641" spans="1:5">
+      <x:c r="A5641" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5641" s="5" t="n">
+        <x:v>240.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5642" spans="1:5">
+      <x:c r="A5642" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5642" s="5" t="n">
+        <x:v>241.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5643" spans="1:5">
+      <x:c r="A5643" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5643" s="5" t="n">
+        <x:v>241.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5644" spans="1:5">
+      <x:c r="A5644" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5644" s="5" t="n">
+        <x:v>242.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5645" spans="1:5">
+      <x:c r="A5645" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5645" s="5" t="n">
+        <x:v>242.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5646" spans="1:5">
+      <x:c r="A5646" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5646" s="5" t="n">
+        <x:v>242.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5647" spans="1:5">
+      <x:c r="A5647" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5647" s="5" t="n">
+        <x:v>242.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5648" spans="1:5">
+      <x:c r="A5648" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5648" s="5" t="n">
+        <x:v>242.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5649" spans="1:5">
+      <x:c r="A5649" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5649" s="5" t="n">
+        <x:v>242.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5650" spans="1:5">
+      <x:c r="A5650" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5650" s="5" t="n">
+        <x:v>239.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5651" spans="1:5">
+      <x:c r="A5651" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5651" s="5" t="n">
+        <x:v>240.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5652" spans="1:5">
+      <x:c r="A5652" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5652" s="5" t="n">
+        <x:v>239.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5653" spans="1:5">
+      <x:c r="A5653" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5653" s="5" t="n">
+        <x:v>239.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5654" spans="1:5">
+      <x:c r="A5654" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5654" s="5" t="n">
+        <x:v>240.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5655" spans="1:5">
+      <x:c r="A5655" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5655" s="5" t="n">
+        <x:v>240.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5656" spans="1:5">
+      <x:c r="A5656" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5656" s="5" t="n">
+        <x:v>241.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5657" spans="1:5">
+      <x:c r="A5657" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5657" s="5" t="n">
+        <x:v>241.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5658" spans="1:5">
+      <x:c r="A5658" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5658" s="5" t="n">
+        <x:v>240.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5659" spans="1:5">
+      <x:c r="A5659" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5659" s="5" t="n">
+        <x:v>241.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5660" spans="1:5">
+      <x:c r="A5660" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5660" s="5" t="n">
+        <x:v>241.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5661" spans="1:5">
+      <x:c r="A5661" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5661" s="5" t="n">
+        <x:v>240.22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>