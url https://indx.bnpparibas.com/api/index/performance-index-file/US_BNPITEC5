--- v3 (2026-06-24)
+++ v4 (2026-08-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e9447597814001" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4caae963e4f64c94b978915129103863.psmdcp" Id="R72a09028e0e3418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f3f91c87fd4038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b3baf9d21f34b8ab64528dcbdd3b143.psmdcp" Id="R560fc6da3d224778" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPITEC5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5661" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5661"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5692" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5692"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5661"/>
+  <x:dimension ref="A1:E5692"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -45770,50 +45770,298 @@
         <x:v>240.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5659" spans="1:5">
       <x:c r="A5659" s="4">
         <x:v>46191</x:v>
       </x:c>
       <x:c r="B5659" s="5" t="n">
         <x:v>241.39</x:v>
       </x:c>
     </x:row>
     <x:row r="5660" spans="1:5">
       <x:c r="A5660" s="4">
         <x:v>46195</x:v>
       </x:c>
       <x:c r="B5660" s="5" t="n">
         <x:v>241.11</x:v>
       </x:c>
     </x:row>
     <x:row r="5661" spans="1:5">
       <x:c r="A5661" s="4">
         <x:v>46196</x:v>
       </x:c>
       <x:c r="B5661" s="5" t="n">
         <x:v>240.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5662" spans="1:5">
+      <x:c r="A5662" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5662" s="5" t="n">
+        <x:v>240.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5663" spans="1:5">
+      <x:c r="A5663" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5663" s="5" t="n">
+        <x:v>240.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5664" spans="1:5">
+      <x:c r="A5664" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5664" s="5" t="n">
+        <x:v>240.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5665" spans="1:5">
+      <x:c r="A5665" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5665" s="5" t="n">
+        <x:v>240.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5666" spans="1:5">
+      <x:c r="A5666" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5666" s="5" t="n">
+        <x:v>241.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5667" spans="1:5">
+      <x:c r="A5667" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5667" s="5" t="n">
+        <x:v>240.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5668" spans="1:5">
+      <x:c r="A5668" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5668" s="5" t="n">
+        <x:v>240.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5669" spans="1:5">
+      <x:c r="A5669" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5669" s="5" t="n">
+        <x:v>240.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5670" spans="1:5">
+      <x:c r="A5670" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5670" s="5" t="n">
+        <x:v>239.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5671" spans="1:5">
+      <x:c r="A5671" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5671" s="5" t="n">
+        <x:v>239.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5672" spans="1:5">
+      <x:c r="A5672" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5672" s="5" t="n">
+        <x:v>240.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5673" spans="1:5">
+      <x:c r="A5673" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5673" s="5" t="n">
+        <x:v>240.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5674" spans="1:5">
+      <x:c r="A5674" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5674" s="5" t="n">
+        <x:v>239.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5675" spans="1:5">
+      <x:c r="A5675" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5675" s="5" t="n">
+        <x:v>240.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5676" spans="1:5">
+      <x:c r="A5676" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5676" s="5" t="n">
+        <x:v>240.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5677" spans="1:5">
+      <x:c r="A5677" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5677" s="5" t="n">
+        <x:v>239.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5678" spans="1:5">
+      <x:c r="A5678" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5678" s="5" t="n">
+        <x:v>239.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5679" spans="1:5">
+      <x:c r="A5679" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5679" s="5" t="n">
+        <x:v>238.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5680" spans="1:5">
+      <x:c r="A5680" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5680" s="5" t="n">
+        <x:v>239.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5681" spans="1:5">
+      <x:c r="A5681" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5681" s="5" t="n">
+        <x:v>239.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5682" spans="1:5">
+      <x:c r="A5682" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5682" s="5" t="n">
+        <x:v>238.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5683" spans="1:5">
+      <x:c r="A5683" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5683" s="5" t="n">
+        <x:v>237.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5684" spans="1:5">
+      <x:c r="A5684" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5684" s="5" t="n">
+        <x:v>237.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5685" spans="1:5">
+      <x:c r="A5685" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5685" s="5" t="n">
+        <x:v>237.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5686" spans="1:5">
+      <x:c r="A5686" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5686" s="5" t="n">
+        <x:v>236.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5687" spans="1:5">
+      <x:c r="A5687" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5687" s="5" t="n">
+        <x:v>238.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5688" spans="1:5">
+      <x:c r="A5688" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5688" s="5" t="n">
+        <x:v>238.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5689" spans="1:5">
+      <x:c r="A5689" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5689" s="5" t="n">
+        <x:v>238.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5690" spans="1:5">
+      <x:c r="A5690" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5690" s="5" t="n">
+        <x:v>240.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5691" spans="1:5">
+      <x:c r="A5691" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5691" s="5" t="n">
+        <x:v>240.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5692" spans="1:5">
+      <x:c r="A5692" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5692" s="5" t="n">
+        <x:v>239.84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>