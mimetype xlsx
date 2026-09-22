--- v4 (2026-07-31)
+++ v5 (2026-09-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6649319ebe7046a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b215a409d264db2a8846fe7af2f390e.psmdcp" Id="R15ee8eaf865a4d7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1295b5e00cab41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70332b243f0d40dc90bda3b3f1988f1e.psmdcp" Id="R31efe7cc056e4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUGMA *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5361" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5361"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5398" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5398"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5361"/>
+  <x:dimension ref="A1:E5398"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -43370,50 +43370,346 @@
         <x:v>252.59</x:v>
       </x:c>
     </x:row>
     <x:row r="5359" spans="1:5">
       <x:c r="A5359" s="4">
         <x:v>46230</x:v>
       </x:c>
       <x:c r="B5359" s="5" t="n">
         <x:v>252.45</x:v>
       </x:c>
     </x:row>
     <x:row r="5360" spans="1:5">
       <x:c r="A5360" s="4">
         <x:v>46231</x:v>
       </x:c>
       <x:c r="B5360" s="5" t="n">
         <x:v>252.35</x:v>
       </x:c>
     </x:row>
     <x:row r="5361" spans="1:5">
       <x:c r="A5361" s="4">
         <x:v>46232</x:v>
       </x:c>
       <x:c r="B5361" s="5" t="n">
         <x:v>253.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5362" spans="1:5">
+      <x:c r="A5362" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5362" s="5" t="n">
+        <x:v>253.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5363" spans="1:5">
+      <x:c r="A5363" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5363" s="5" t="n">
+        <x:v>252.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5364" spans="1:5">
+      <x:c r="A5364" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5364" s="5" t="n">
+        <x:v>252.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5365" spans="1:5">
+      <x:c r="A5365" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5365" s="5" t="n">
+        <x:v>253.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5366" spans="1:5">
+      <x:c r="A5366" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5366" s="5" t="n">
+        <x:v>253.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5367" spans="1:5">
+      <x:c r="A5367" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5367" s="5" t="n">
+        <x:v>253.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5368" spans="1:5">
+      <x:c r="A5368" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5368" s="5" t="n">
+        <x:v>254.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5369" spans="1:5">
+      <x:c r="A5369" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5369" s="5" t="n">
+        <x:v>255.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5370" spans="1:5">
+      <x:c r="A5370" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5370" s="5" t="n">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5371" spans="1:5">
+      <x:c r="A5371" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5371" s="5" t="n">
+        <x:v>256.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5372" spans="1:5">
+      <x:c r="A5372" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5372" s="5" t="n">
+        <x:v>257.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5373" spans="1:5">
+      <x:c r="A5373" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5373" s="5" t="n">
+        <x:v>257.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5374" spans="1:5">
+      <x:c r="A5374" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5374" s="5" t="n">
+        <x:v>257.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5375" spans="1:5">
+      <x:c r="A5375" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5375" s="5" t="n">
+        <x:v>256.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5376" spans="1:5">
+      <x:c r="A5376" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5376" s="5" t="n">
+        <x:v>257</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5377" spans="1:5">
+      <x:c r="A5377" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5377" s="5" t="n">
+        <x:v>256.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5378" spans="1:5">
+      <x:c r="A5378" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5378" s="5" t="n">
+        <x:v>257.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5379" spans="1:5">
+      <x:c r="A5379" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5379" s="5" t="n">
+        <x:v>258.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5380" spans="1:5">
+      <x:c r="A5380" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5380" s="5" t="n">
+        <x:v>257.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5381" spans="1:5">
+      <x:c r="A5381" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5381" s="5" t="n">
+        <x:v>257.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5382" spans="1:5">
+      <x:c r="A5382" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5382" s="5" t="n">
+        <x:v>257.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5383" spans="1:5">
+      <x:c r="A5383" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5383" s="5" t="n">
+        <x:v>256.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5384" spans="1:5">
+      <x:c r="A5384" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5384" s="5" t="n">
+        <x:v>255.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5385" spans="1:5">
+      <x:c r="A5385" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5385" s="5" t="n">
+        <x:v>256.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5386" spans="1:5">
+      <x:c r="A5386" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5386" s="5" t="n">
+        <x:v>256.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5387" spans="1:5">
+      <x:c r="A5387" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5387" s="5" t="n">
+        <x:v>257.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5388" spans="1:5">
+      <x:c r="A5388" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5388" s="5" t="n">
+        <x:v>256.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5389" spans="1:5">
+      <x:c r="A5389" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5389" s="5" t="n">
+        <x:v>256.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5390" spans="1:5">
+      <x:c r="A5390" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5390" s="5" t="n">
+        <x:v>256.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5391" spans="1:5">
+      <x:c r="A5391" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5391" s="5" t="n">
+        <x:v>256.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5392" spans="1:5">
+      <x:c r="A5392" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5392" s="5" t="n">
+        <x:v>255.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5393" spans="1:5">
+      <x:c r="A5393" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5393" s="5" t="n">
+        <x:v>255.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5394" spans="1:5">
+      <x:c r="A5394" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B5394" s="5" t="n">
+        <x:v>254.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5395" spans="1:5">
+      <x:c r="A5395" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B5395" s="5" t="n">
+        <x:v>253.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5396" spans="1:5">
+      <x:c r="A5396" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B5396" s="5" t="n">
+        <x:v>253.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5397" spans="1:5">
+      <x:c r="A5397" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B5397" s="5" t="n">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5398" spans="1:5">
+      <x:c r="A5398" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B5398" s="5" t="n">
+        <x:v>252.88</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>