--- v5 (2026-09-22)
+++ v6 (2026-09-22)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1295b5e00cab41ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70332b243f0d40dc90bda3b3f1988f1e.psmdcp" Id="R31efe7cc056e4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba89f80adfc842dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cac266be7bb242eab318ec7a1628422a.psmdcp" Id="R7c2f9b6db4824bb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUGMA *</x:t>
   </x:si>
   <x:si>