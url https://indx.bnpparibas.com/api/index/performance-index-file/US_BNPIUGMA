--- v2 (2026-02-11)
+++ v3 (2026-05-29)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f22bd784374572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea9bcd88e7124c688ad15519025d44ba.psmdcp" Id="Rad431a4cc0614427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967d78a910114005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95077ad779304feb8a73160cf43f91a6.psmdcp" Id="R1309ff2ebcbd4865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUGMA *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5244" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5244"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5319" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5319"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5244"/>
+  <x:dimension ref="A1:E5319"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -42434,50 +42434,650 @@
         <x:v>261.66</x:v>
       </x:c>
     </x:row>
     <x:row r="5242" spans="1:5">
       <x:c r="A5242" s="4">
         <x:v>46058</x:v>
       </x:c>
       <x:c r="B5242" s="5" t="n">
         <x:v>261.66</x:v>
       </x:c>
     </x:row>
     <x:row r="5243" spans="1:5">
       <x:c r="A5243" s="4">
         <x:v>46059</x:v>
       </x:c>
       <x:c r="B5243" s="5" t="n">
         <x:v>262.49</x:v>
       </x:c>
     </x:row>
     <x:row r="5244" spans="1:5">
       <x:c r="A5244" s="4">
         <x:v>46062</x:v>
       </x:c>
       <x:c r="B5244" s="5" t="n">
         <x:v>263.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5245" spans="1:5">
+      <x:c r="A5245" s="4">
+        <x:v>46063</x:v>
+      </x:c>
+      <x:c r="B5245" s="5" t="n">
+        <x:v>262.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5246" spans="1:5">
+      <x:c r="A5246" s="4">
+        <x:v>46064</x:v>
+      </x:c>
+      <x:c r="B5246" s="5" t="n">
+        <x:v>263.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5247" spans="1:5">
+      <x:c r="A5247" s="4">
+        <x:v>46065</x:v>
+      </x:c>
+      <x:c r="B5247" s="5" t="n">
+        <x:v>262.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5248" spans="1:5">
+      <x:c r="A5248" s="4">
+        <x:v>46066</x:v>
+      </x:c>
+      <x:c r="B5248" s="5" t="n">
+        <x:v>263.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5249" spans="1:5">
+      <x:c r="A5249" s="4">
+        <x:v>46070</x:v>
+      </x:c>
+      <x:c r="B5249" s="5" t="n">
+        <x:v>262.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5250" spans="1:5">
+      <x:c r="A5250" s="4">
+        <x:v>46071</x:v>
+      </x:c>
+      <x:c r="B5250" s="5" t="n">
+        <x:v>262.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5251" spans="1:5">
+      <x:c r="A5251" s="4">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="B5251" s="5" t="n">
+        <x:v>263.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5252" spans="1:5">
+      <x:c r="A5252" s="4">
+        <x:v>46073</x:v>
+      </x:c>
+      <x:c r="B5252" s="5" t="n">
+        <x:v>263.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5253" spans="1:5">
+      <x:c r="A5253" s="4">
+        <x:v>46076</x:v>
+      </x:c>
+      <x:c r="B5253" s="5" t="n">
+        <x:v>263.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5254" spans="1:5">
+      <x:c r="A5254" s="4">
+        <x:v>46077</x:v>
+      </x:c>
+      <x:c r="B5254" s="5" t="n">
+        <x:v>264.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5255" spans="1:5">
+      <x:c r="A5255" s="4">
+        <x:v>46078</x:v>
+      </x:c>
+      <x:c r="B5255" s="5" t="n">
+        <x:v>264.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5256" spans="1:5">
+      <x:c r="A5256" s="4">
+        <x:v>46079</x:v>
+      </x:c>
+      <x:c r="B5256" s="5" t="n">
+        <x:v>265.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5257" spans="1:5">
+      <x:c r="A5257" s="4">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="B5257" s="5" t="n">
+        <x:v>266.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5258" spans="1:5">
+      <x:c r="A5258" s="4">
+        <x:v>46083</x:v>
+      </x:c>
+      <x:c r="B5258" s="5" t="n">
+        <x:v>266.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5259" spans="1:5">
+      <x:c r="A5259" s="4">
+        <x:v>46084</x:v>
+      </x:c>
+      <x:c r="B5259" s="5" t="n">
+        <x:v>265.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5260" spans="1:5">
+      <x:c r="A5260" s="4">
+        <x:v>46085</x:v>
+      </x:c>
+      <x:c r="B5260" s="5" t="n">
+        <x:v>264.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5261" spans="1:5">
+      <x:c r="A5261" s="4">
+        <x:v>46086</x:v>
+      </x:c>
+      <x:c r="B5261" s="5" t="n">
+        <x:v>262.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5262" spans="1:5">
+      <x:c r="A5262" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B5262" s="5" t="n">
+        <x:v>262.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5263" spans="1:5">
+      <x:c r="A5263" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B5263" s="5" t="n">
+        <x:v>262.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5264" spans="1:5">
+      <x:c r="A5264" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B5264" s="5" t="n">
+        <x:v>261.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5265" spans="1:5">
+      <x:c r="A5265" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B5265" s="5" t="n">
+        <x:v>261.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5266" spans="1:5">
+      <x:c r="A5266" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B5266" s="5" t="n">
+        <x:v>260.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5267" spans="1:5">
+      <x:c r="A5267" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B5267" s="5" t="n">
+        <x:v>260.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5268" spans="1:5">
+      <x:c r="A5268" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B5268" s="5" t="n">
+        <x:v>260.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5269" spans="1:5">
+      <x:c r="A5269" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B5269" s="5" t="n">
+        <x:v>260.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5270" spans="1:5">
+      <x:c r="A5270" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B5270" s="5" t="n">
+        <x:v>259.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5271" spans="1:5">
+      <x:c r="A5271" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B5271" s="5" t="n">
+        <x:v>258.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5272" spans="1:5">
+      <x:c r="A5272" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B5272" s="5" t="n">
+        <x:v>257.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5273" spans="1:5">
+      <x:c r="A5273" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B5273" s="5" t="n">
+        <x:v>256.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5274" spans="1:5">
+      <x:c r="A5274" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B5274" s="5" t="n">
+        <x:v>256.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5275" spans="1:5">
+      <x:c r="A5275" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B5275" s="5" t="n">
+        <x:v>256.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5276" spans="1:5">
+      <x:c r="A5276" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B5276" s="5" t="n">
+        <x:v>256.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5277" spans="1:5">
+      <x:c r="A5277" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B5277" s="5" t="n">
+        <x:v>256.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5278" spans="1:5">
+      <x:c r="A5278" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B5278" s="5" t="n">
+        <x:v>256.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5279" spans="1:5">
+      <x:c r="A5279" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B5279" s="5" t="n">
+        <x:v>257.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5280" spans="1:5">
+      <x:c r="A5280" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B5280" s="5" t="n">
+        <x:v>257.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5281" spans="1:5">
+      <x:c r="A5281" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B5281" s="5" t="n">
+        <x:v>258.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5282" spans="1:5">
+      <x:c r="A5282" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B5282" s="5" t="n">
+        <x:v>258.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5283" spans="1:5">
+      <x:c r="A5283" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B5283" s="5" t="n">
+        <x:v>258.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5284" spans="1:5">
+      <x:c r="A5284" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B5284" s="5" t="n">
+        <x:v>258.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5285" spans="1:5">
+      <x:c r="A5285" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B5285" s="5" t="n">
+        <x:v>258.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5286" spans="1:5">
+      <x:c r="A5286" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B5286" s="5" t="n">
+        <x:v>257.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5287" spans="1:5">
+      <x:c r="A5287" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B5287" s="5" t="n">
+        <x:v>258.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5288" spans="1:5">
+      <x:c r="A5288" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B5288" s="5" t="n">
+        <x:v>258.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5289" spans="1:5">
+      <x:c r="A5289" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B5289" s="5" t="n">
+        <x:v>258.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5290" spans="1:5">
+      <x:c r="A5290" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B5290" s="5" t="n">
+        <x:v>259.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5291" spans="1:5">
+      <x:c r="A5291" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5291" s="5" t="n">
+        <x:v>259.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5292" spans="1:5">
+      <x:c r="A5292" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5292" s="5" t="n">
+        <x:v>259.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5293" spans="1:5">
+      <x:c r="A5293" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5293" s="5" t="n">
+        <x:v>258.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5294" spans="1:5">
+      <x:c r="A5294" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5294" s="5" t="n">
+        <x:v>258.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5295" spans="1:5">
+      <x:c r="A5295" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5295" s="5" t="n">
+        <x:v>259.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5296" spans="1:5">
+      <x:c r="A5296" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5296" s="5" t="n">
+        <x:v>259.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5297" spans="1:5">
+      <x:c r="A5297" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5297" s="5" t="n">
+        <x:v>259.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5298" spans="1:5">
+      <x:c r="A5298" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5298" s="5" t="n">
+        <x:v>259.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5299" spans="1:5">
+      <x:c r="A5299" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5299" s="5" t="n">
+        <x:v>259.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5300" spans="1:5">
+      <x:c r="A5300" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5300" s="5" t="n">
+        <x:v>259.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5301" spans="1:5">
+      <x:c r="A5301" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5301" s="5" t="n">
+        <x:v>259.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5302" spans="1:5">
+      <x:c r="A5302" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5302" s="5" t="n">
+        <x:v>259.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5303" spans="1:5">
+      <x:c r="A5303" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5303" s="5" t="n">
+        <x:v>259.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5304" spans="1:5">
+      <x:c r="A5304" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5304" s="5" t="n">
+        <x:v>258.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5305" spans="1:5">
+      <x:c r="A5305" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5305" s="5" t="n">
+        <x:v>258.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5306" spans="1:5">
+      <x:c r="A5306" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5306" s="5" t="n">
+        <x:v>257.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5307" spans="1:5">
+      <x:c r="A5307" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5307" s="5" t="n">
+        <x:v>258.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5308" spans="1:5">
+      <x:c r="A5308" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5308" s="5" t="n">
+        <x:v>259.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5309" spans="1:5">
+      <x:c r="A5309" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5309" s="5" t="n">
+        <x:v>259.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5310" spans="1:5">
+      <x:c r="A5310" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5310" s="5" t="n">
+        <x:v>259.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5311" spans="1:5">
+      <x:c r="A5311" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5311" s="5" t="n">
+        <x:v>258.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5312" spans="1:5">
+      <x:c r="A5312" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5312" s="5" t="n">
+        <x:v>259.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5313" spans="1:5">
+      <x:c r="A5313" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5313" s="5" t="n">
+        <x:v>259.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5314" spans="1:5">
+      <x:c r="A5314" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5314" s="5" t="n">
+        <x:v>258.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5315" spans="1:5">
+      <x:c r="A5315" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5315" s="5" t="n">
+        <x:v>256.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5316" spans="1:5">
+      <x:c r="A5316" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5316" s="5" t="n">
+        <x:v>257.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5317" spans="1:5">
+      <x:c r="A5317" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5317" s="5" t="n">
+        <x:v>256.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5318" spans="1:5">
+      <x:c r="A5318" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5318" s="5" t="n">
+        <x:v>255.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5319" spans="1:5">
+      <x:c r="A5319" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5319" s="5" t="n">
+        <x:v>256.16</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>