--- v3 (2026-05-29)
+++ v4 (2026-07-31)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R967d78a910114005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95077ad779304feb8a73160cf43f91a6.psmdcp" Id="R1309ff2ebcbd4865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6649319ebe7046a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b215a409d264db2a8846fe7af2f390e.psmdcp" Id="R15ee8eaf865a4d7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUGMA *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5319" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5319"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5361" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5361"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5319"/>
+  <x:dimension ref="A1:E5361"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -43034,50 +43034,386 @@
         <x:v>257.43</x:v>
       </x:c>
     </x:row>
     <x:row r="5317" spans="1:5">
       <x:c r="A5317" s="4">
         <x:v>46168</x:v>
       </x:c>
       <x:c r="B5317" s="5" t="n">
         <x:v>256.5</x:v>
       </x:c>
     </x:row>
     <x:row r="5318" spans="1:5">
       <x:c r="A5318" s="4">
         <x:v>46169</x:v>
       </x:c>
       <x:c r="B5318" s="5" t="n">
         <x:v>255.45</x:v>
       </x:c>
     </x:row>
     <x:row r="5319" spans="1:5">
       <x:c r="A5319" s="4">
         <x:v>46170</x:v>
       </x:c>
       <x:c r="B5319" s="5" t="n">
         <x:v>256.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5320" spans="1:5">
+      <x:c r="A5320" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5320" s="5" t="n">
+        <x:v>255.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5321" spans="1:5">
+      <x:c r="A5321" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5321" s="5" t="n">
+        <x:v>255.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5322" spans="1:5">
+      <x:c r="A5322" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5322" s="5" t="n">
+        <x:v>255.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5323" spans="1:5">
+      <x:c r="A5323" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5323" s="5" t="n">
+        <x:v>255.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5324" spans="1:5">
+      <x:c r="A5324" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5324" s="5" t="n">
+        <x:v>255.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5325" spans="1:5">
+      <x:c r="A5325" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5325" s="5" t="n">
+        <x:v>254.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5326" spans="1:5">
+      <x:c r="A5326" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5326" s="5" t="n">
+        <x:v>253.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5327" spans="1:5">
+      <x:c r="A5327" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5327" s="5" t="n">
+        <x:v>253.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5328" spans="1:5">
+      <x:c r="A5328" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5328" s="5" t="n">
+        <x:v>252.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5329" spans="1:5">
+      <x:c r="A5329" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5329" s="5" t="n">
+        <x:v>252.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5330" spans="1:5">
+      <x:c r="A5330" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5330" s="5" t="n">
+        <x:v>252.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5331" spans="1:5">
+      <x:c r="A5331" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5331" s="5" t="n">
+        <x:v>252.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5332" spans="1:5">
+      <x:c r="A5332" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5332" s="5" t="n">
+        <x:v>252.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5333" spans="1:5">
+      <x:c r="A5333" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5333" s="5" t="n">
+        <x:v>251.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5334" spans="1:5">
+      <x:c r="A5334" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5334" s="5" t="n">
+        <x:v>250.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5335" spans="1:5">
+      <x:c r="A5335" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5335" s="5" t="n">
+        <x:v>249.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5336" spans="1:5">
+      <x:c r="A5336" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5336" s="5" t="n">
+        <x:v>249.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5337" spans="1:5">
+      <x:c r="A5337" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5337" s="5" t="n">
+        <x:v>248.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5338" spans="1:5">
+      <x:c r="A5338" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5338" s="5" t="n">
+        <x:v>249.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5339" spans="1:5">
+      <x:c r="A5339" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5339" s="5" t="n">
+        <x:v>249.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5340" spans="1:5">
+      <x:c r="A5340" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5340" s="5" t="n">
+        <x:v>248.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5341" spans="1:5">
+      <x:c r="A5341" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5341" s="5" t="n">
+        <x:v>249.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5342" spans="1:5">
+      <x:c r="A5342" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5342" s="5" t="n">
+        <x:v>249.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5343" spans="1:5">
+      <x:c r="A5343" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5343" s="5" t="n">
+        <x:v>250.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5344" spans="1:5">
+      <x:c r="A5344" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5344" s="5" t="n">
+        <x:v>250.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5345" spans="1:5">
+      <x:c r="A5345" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5345" s="5" t="n">
+        <x:v>251.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5346" spans="1:5">
+      <x:c r="A5346" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5346" s="5" t="n">
+        <x:v>250.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5347" spans="1:5">
+      <x:c r="A5347" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5347" s="5" t="n">
+        <x:v>250.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5348" spans="1:5">
+      <x:c r="A5348" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5348" s="5" t="n">
+        <x:v>250.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5349" spans="1:5">
+      <x:c r="A5349" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5349" s="5" t="n">
+        <x:v>251.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5350" spans="1:5">
+      <x:c r="A5350" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5350" s="5" t="n">
+        <x:v>251.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5351" spans="1:5">
+      <x:c r="A5351" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5351" s="5" t="n">
+        <x:v>250.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5352" spans="1:5">
+      <x:c r="A5352" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5352" s="5" t="n">
+        <x:v>252.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5353" spans="1:5">
+      <x:c r="A5353" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5353" s="5" t="n">
+        <x:v>251.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5354" spans="1:5">
+      <x:c r="A5354" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5354" s="5" t="n">
+        <x:v>251.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5355" spans="1:5">
+      <x:c r="A5355" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5355" s="5" t="n">
+        <x:v>251.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5356" spans="1:5">
+      <x:c r="A5356" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5356" s="5" t="n">
+        <x:v>252.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5357" spans="1:5">
+      <x:c r="A5357" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5357" s="5" t="n">
+        <x:v>252.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5358" spans="1:5">
+      <x:c r="A5358" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5358" s="5" t="n">
+        <x:v>252.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5359" spans="1:5">
+      <x:c r="A5359" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5359" s="5" t="n">
+        <x:v>252.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5360" spans="1:5">
+      <x:c r="A5360" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5360" s="5" t="n">
+        <x:v>252.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5361" spans="1:5">
+      <x:c r="A5361" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5361" s="5" t="n">
+        <x:v>253.71</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>