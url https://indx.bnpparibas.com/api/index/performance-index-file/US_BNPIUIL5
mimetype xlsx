--- v5 (2026-08-21)
+++ v6 (2026-10-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e75143143c40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aaf69ea238b4ef08153c93a4dea2585.psmdcp" Id="R080f43a2f9b34546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38182de0ef5e482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc521ebd62e8431ab57354e85474bedf.psmdcp" Id="R604b870e39ea4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUIL5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5602" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5602"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5644" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5644"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5602"/>
+  <x:dimension ref="A1:E5644"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -45298,50 +45298,386 @@
         <x:v>238.08</x:v>
       </x:c>
     </x:row>
     <x:row r="5600" spans="1:5">
       <x:c r="A5600" s="4">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="B5600" s="5" t="n">
         <x:v>237.13</x:v>
       </x:c>
     </x:row>
     <x:row r="5601" spans="1:5">
       <x:c r="A5601" s="4">
         <x:v>46252</x:v>
       </x:c>
       <x:c r="B5601" s="5" t="n">
         <x:v>237.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5602" spans="1:5">
       <x:c r="A5602" s="4">
         <x:v>46253</x:v>
       </x:c>
       <x:c r="B5602" s="5" t="n">
         <x:v>237.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5603" spans="1:5">
+      <x:c r="A5603" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5603" s="5" t="n">
+        <x:v>236.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5604" spans="1:5">
+      <x:c r="A5604" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5604" s="5" t="n">
+        <x:v>237.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5605" spans="1:5">
+      <x:c r="A5605" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5605" s="5" t="n">
+        <x:v>237.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5606" spans="1:5">
+      <x:c r="A5606" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5606" s="5" t="n">
+        <x:v>237.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5607" spans="1:5">
+      <x:c r="A5607" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5607" s="5" t="n">
+        <x:v>237.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5608" spans="1:5">
+      <x:c r="A5608" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5608" s="5" t="n">
+        <x:v>238.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5609" spans="1:5">
+      <x:c r="A5609" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5609" s="5" t="n">
+        <x:v>237.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5610" spans="1:5">
+      <x:c r="A5610" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5610" s="5" t="n">
+        <x:v>237.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5611" spans="1:5">
+      <x:c r="A5611" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5611" s="5" t="n">
+        <x:v>236.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5612" spans="1:5">
+      <x:c r="A5612" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5612" s="5" t="n">
+        <x:v>236.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5613" spans="1:5">
+      <x:c r="A5613" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5613" s="5" t="n">
+        <x:v>238.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5614" spans="1:5">
+      <x:c r="A5614" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5614" s="5" t="n">
+        <x:v>237.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5615" spans="1:5">
+      <x:c r="A5615" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5615" s="5" t="n">
+        <x:v>236.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5616" spans="1:5">
+      <x:c r="A5616" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5616" s="5" t="n">
+        <x:v>236.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5617" spans="1:5">
+      <x:c r="A5617" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5617" s="5" t="n">
+        <x:v>234.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5618" spans="1:5">
+      <x:c r="A5618" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5618" s="5" t="n">
+        <x:v>235.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5619" spans="1:5">
+      <x:c r="A5619" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5619" s="5" t="n">
+        <x:v>235.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5620" spans="1:5">
+      <x:c r="A5620" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B5620" s="5" t="n">
+        <x:v>235.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5621" spans="1:5">
+      <x:c r="A5621" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B5621" s="5" t="n">
+        <x:v>234.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5622" spans="1:5">
+      <x:c r="A5622" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B5622" s="5" t="n">
+        <x:v>235.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5623" spans="1:5">
+      <x:c r="A5623" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B5623" s="5" t="n">
+        <x:v>234.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5624" spans="1:5">
+      <x:c r="A5624" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B5624" s="5" t="n">
+        <x:v>235.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5625" spans="1:5">
+      <x:c r="A5625" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B5625" s="5" t="n">
+        <x:v>235.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5626" spans="1:5">
+      <x:c r="A5626" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B5626" s="5" t="n">
+        <x:v>234.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5627" spans="1:5">
+      <x:c r="A5627" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B5627" s="5" t="n">
+        <x:v>233.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5628" spans="1:5">
+      <x:c r="A5628" s="4">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B5628" s="5" t="n">
+        <x:v>233.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5629" spans="1:5">
+      <x:c r="A5629" s="4">
+        <x:v>46293</x:v>
+      </x:c>
+      <x:c r="B5629" s="5" t="n">
+        <x:v>232.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5630" spans="1:5">
+      <x:c r="A5630" s="4">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B5630" s="5" t="n">
+        <x:v>232.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5631" spans="1:5">
+      <x:c r="A5631" s="4">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B5631" s="5" t="n">
+        <x:v>232.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5632" spans="1:5">
+      <x:c r="A5632" s="4">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="B5632" s="5" t="n">
+        <x:v>233.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5633" spans="1:5">
+      <x:c r="A5633" s="4">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B5633" s="5" t="n">
+        <x:v>233.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5634" spans="1:5">
+      <x:c r="A5634" s="4">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B5634" s="5" t="n">
+        <x:v>233.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5635" spans="1:5">
+      <x:c r="A5635" s="4">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="B5635" s="5" t="n">
+        <x:v>233.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5636" spans="1:5">
+      <x:c r="A5636" s="4">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="B5636" s="5" t="n">
+        <x:v>233.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5637" spans="1:5">
+      <x:c r="A5637" s="4">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B5637" s="5" t="n">
+        <x:v>234.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5638" spans="1:5">
+      <x:c r="A5638" s="4">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B5638" s="5" t="n">
+        <x:v>234.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5639" spans="1:5">
+      <x:c r="A5639" s="4">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="B5639" s="5" t="n">
+        <x:v>234.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5640" spans="1:5">
+      <x:c r="A5640" s="4">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="B5640" s="5" t="n">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5641" spans="1:5">
+      <x:c r="A5641" s="4">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B5641" s="5" t="n">
+        <x:v>234.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5642" spans="1:5">
+      <x:c r="A5642" s="4">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B5642" s="5" t="n">
+        <x:v>235.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5643" spans="1:5">
+      <x:c r="A5643" s="4">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B5643" s="5" t="n">
+        <x:v>234.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5644" spans="1:5">
+      <x:c r="A5644" s="4">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B5644" s="5" t="n">
+        <x:v>234.25</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>