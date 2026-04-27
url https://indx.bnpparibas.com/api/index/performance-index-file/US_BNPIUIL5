--- v2 (2026-02-16)
+++ v3 (2026-04-27)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee37aa2d2644a94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/951f5adb866f4a6a97b2f397b0a04480.psmdcp" Id="R99b0a138cf2b404c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1805cf265a64579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd84ec167b8246319b102a2296b4bf9b.psmdcp" Id="Rb6bd2f4efa7f4016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUIL5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5474" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5474"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5522" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5522"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5474"/>
+  <x:dimension ref="A1:E5522"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -44274,50 +44274,434 @@
         <x:v>235.92</x:v>
       </x:c>
     </x:row>
     <x:row r="5472" spans="1:5">
       <x:c r="A5472" s="4">
         <x:v>46064</x:v>
       </x:c>
       <x:c r="B5472" s="5" t="n">
         <x:v>234.87</x:v>
       </x:c>
     </x:row>
     <x:row r="5473" spans="1:5">
       <x:c r="A5473" s="4">
         <x:v>46065</x:v>
       </x:c>
       <x:c r="B5473" s="5" t="n">
         <x:v>234.47</x:v>
       </x:c>
     </x:row>
     <x:row r="5474" spans="1:5">
       <x:c r="A5474" s="4">
         <x:v>46066</x:v>
       </x:c>
       <x:c r="B5474" s="5" t="n">
         <x:v>235.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5475" spans="1:5">
+      <x:c r="A5475" s="4">
+        <x:v>46070</x:v>
+      </x:c>
+      <x:c r="B5475" s="5" t="n">
+        <x:v>235</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5476" spans="1:5">
+      <x:c r="A5476" s="4">
+        <x:v>46071</x:v>
+      </x:c>
+      <x:c r="B5476" s="5" t="n">
+        <x:v>235.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5477" spans="1:5">
+      <x:c r="A5477" s="4">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="B5477" s="5" t="n">
+        <x:v>234.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5478" spans="1:5">
+      <x:c r="A5478" s="4">
+        <x:v>46073</x:v>
+      </x:c>
+      <x:c r="B5478" s="5" t="n">
+        <x:v>234.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5479" spans="1:5">
+      <x:c r="A5479" s="4">
+        <x:v>46076</x:v>
+      </x:c>
+      <x:c r="B5479" s="5" t="n">
+        <x:v>233.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5480" spans="1:5">
+      <x:c r="A5480" s="4">
+        <x:v>46077</x:v>
+      </x:c>
+      <x:c r="B5480" s="5" t="n">
+        <x:v>234.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5481" spans="1:5">
+      <x:c r="A5481" s="4">
+        <x:v>46078</x:v>
+      </x:c>
+      <x:c r="B5481" s="5" t="n">
+        <x:v>235.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5482" spans="1:5">
+      <x:c r="A5482" s="4">
+        <x:v>46079</x:v>
+      </x:c>
+      <x:c r="B5482" s="5" t="n">
+        <x:v>236.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5483" spans="1:5">
+      <x:c r="A5483" s="4">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="B5483" s="5" t="n">
+        <x:v>236.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5484" spans="1:5">
+      <x:c r="A5484" s="4">
+        <x:v>46083</x:v>
+      </x:c>
+      <x:c r="B5484" s="5" t="n">
+        <x:v>235.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5485" spans="1:5">
+      <x:c r="A5485" s="4">
+        <x:v>46084</x:v>
+      </x:c>
+      <x:c r="B5485" s="5" t="n">
+        <x:v>235.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5486" spans="1:5">
+      <x:c r="A5486" s="4">
+        <x:v>46085</x:v>
+      </x:c>
+      <x:c r="B5486" s="5" t="n">
+        <x:v>235.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5487" spans="1:5">
+      <x:c r="A5487" s="4">
+        <x:v>46086</x:v>
+      </x:c>
+      <x:c r="B5487" s="5" t="n">
+        <x:v>234.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5488" spans="1:5">
+      <x:c r="A5488" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B5488" s="5" t="n">
+        <x:v>234.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5489" spans="1:5">
+      <x:c r="A5489" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B5489" s="5" t="n">
+        <x:v>234.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5490" spans="1:5">
+      <x:c r="A5490" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B5490" s="5" t="n">
+        <x:v>233.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5491" spans="1:5">
+      <x:c r="A5491" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B5491" s="5" t="n">
+        <x:v>233.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5492" spans="1:5">
+      <x:c r="A5492" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B5492" s="5" t="n">
+        <x:v>231.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5493" spans="1:5">
+      <x:c r="A5493" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B5493" s="5" t="n">
+        <x:v>230.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5494" spans="1:5">
+      <x:c r="A5494" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B5494" s="5" t="n">
+        <x:v>232.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5495" spans="1:5">
+      <x:c r="A5495" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B5495" s="5" t="n">
+        <x:v>232.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5496" spans="1:5">
+      <x:c r="A5496" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B5496" s="5" t="n">
+        <x:v>230.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5497" spans="1:5">
+      <x:c r="A5497" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B5497" s="5" t="n">
+        <x:v>231.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5498" spans="1:5">
+      <x:c r="A5498" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B5498" s="5" t="n">
+        <x:v>229.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5499" spans="1:5">
+      <x:c r="A5499" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B5499" s="5" t="n">
+        <x:v>230.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5500" spans="1:5">
+      <x:c r="A5500" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B5500" s="5" t="n">
+        <x:v>229.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5501" spans="1:5">
+      <x:c r="A5501" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B5501" s="5" t="n">
+        <x:v>230.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5502" spans="1:5">
+      <x:c r="A5502" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B5502" s="5" t="n">
+        <x:v>228.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5503" spans="1:5">
+      <x:c r="A5503" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B5503" s="5" t="n">
+        <x:v>227.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5504" spans="1:5">
+      <x:c r="A5504" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B5504" s="5" t="n">
+        <x:v>228.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5505" spans="1:5">
+      <x:c r="A5505" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B5505" s="5" t="n">
+        <x:v>229.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5506" spans="1:5">
+      <x:c r="A5506" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B5506" s="5" t="n">
+        <x:v>230.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5507" spans="1:5">
+      <x:c r="A5507" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B5507" s="5" t="n">
+        <x:v>230.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5508" spans="1:5">
+      <x:c r="A5508" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B5508" s="5" t="n">
+        <x:v>230.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5509" spans="1:5">
+      <x:c r="A5509" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B5509" s="5" t="n">
+        <x:v>230.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5510" spans="1:5">
+      <x:c r="A5510" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B5510" s="5" t="n">
+        <x:v>231.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5511" spans="1:5">
+      <x:c r="A5511" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B5511" s="5" t="n">
+        <x:v>231.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5512" spans="1:5">
+      <x:c r="A5512" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B5512" s="5" t="n">
+        <x:v>230.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5513" spans="1:5">
+      <x:c r="A5513" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B5513" s="5" t="n">
+        <x:v>231.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5514" spans="1:5">
+      <x:c r="A5514" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B5514" s="5" t="n">
+        <x:v>232.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5515" spans="1:5">
+      <x:c r="A5515" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B5515" s="5" t="n">
+        <x:v>232.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5516" spans="1:5">
+      <x:c r="A5516" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B5516" s="5" t="n">
+        <x:v>232.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5517" spans="1:5">
+      <x:c r="A5517" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5517" s="5" t="n">
+        <x:v>233.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5518" spans="1:5">
+      <x:c r="A5518" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5518" s="5" t="n">
+        <x:v>233.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5519" spans="1:5">
+      <x:c r="A5519" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5519" s="5" t="n">
+        <x:v>233.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5520" spans="1:5">
+      <x:c r="A5520" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5520" s="5" t="n">
+        <x:v>233.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5521" spans="1:5">
+      <x:c r="A5521" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5521" s="5" t="n">
+        <x:v>232.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5522" spans="1:5">
+      <x:c r="A5522" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5522" s="5" t="n">
+        <x:v>232.81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>