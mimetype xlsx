--- v3 (2026-04-27)
+++ v4 (2026-06-19)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1805cf265a64579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fd84ec167b8246319b102a2296b4bf9b.psmdcp" Id="Rb6bd2f4efa7f4016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf1ff46b0b74d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd31939357f44eacb48a0b2631e3e8b6.psmdcp" Id="R405c6bdf34554878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUIL5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5522" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5522"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5560" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5560"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5522"/>
+  <x:dimension ref="A1:E5560"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -44658,50 +44658,354 @@
         <x:v>233.07</x:v>
       </x:c>
     </x:row>
     <x:row r="5520" spans="1:5">
       <x:c r="A5520" s="4">
         <x:v>46134</x:v>
       </x:c>
       <x:c r="B5520" s="5" t="n">
         <x:v>233.42</x:v>
       </x:c>
     </x:row>
     <x:row r="5521" spans="1:5">
       <x:c r="A5521" s="4">
         <x:v>46135</x:v>
       </x:c>
       <x:c r="B5521" s="5" t="n">
         <x:v>232.43</x:v>
       </x:c>
     </x:row>
     <x:row r="5522" spans="1:5">
       <x:c r="A5522" s="4">
         <x:v>46136</x:v>
       </x:c>
       <x:c r="B5522" s="5" t="n">
         <x:v>232.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5523" spans="1:5">
+      <x:c r="A5523" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5523" s="5" t="n">
+        <x:v>232.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5524" spans="1:5">
+      <x:c r="A5524" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5524" s="5" t="n">
+        <x:v>232.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5525" spans="1:5">
+      <x:c r="A5525" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5525" s="5" t="n">
+        <x:v>231.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5526" spans="1:5">
+      <x:c r="A5526" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5526" s="5" t="n">
+        <x:v>232.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5527" spans="1:5">
+      <x:c r="A5527" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5527" s="5" t="n">
+        <x:v>233.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5528" spans="1:5">
+      <x:c r="A5528" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5528" s="5" t="n">
+        <x:v>232.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5529" spans="1:5">
+      <x:c r="A5529" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5529" s="5" t="n">
+        <x:v>232.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5530" spans="1:5">
+      <x:c r="A5530" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5530" s="5" t="n">
+        <x:v>233.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5531" spans="1:5">
+      <x:c r="A5531" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5531" s="5" t="n">
+        <x:v>233.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5532" spans="1:5">
+      <x:c r="A5532" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5532" s="5" t="n">
+        <x:v>234.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5533" spans="1:5">
+      <x:c r="A5533" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5533" s="5" t="n">
+        <x:v>233.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5534" spans="1:5">
+      <x:c r="A5534" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5534" s="5" t="n">
+        <x:v>232.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5535" spans="1:5">
+      <x:c r="A5535" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5535" s="5" t="n">
+        <x:v>232.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5536" spans="1:5">
+      <x:c r="A5536" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5536" s="5" t="n">
+        <x:v>232.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5537" spans="1:5">
+      <x:c r="A5537" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5537" s="5" t="n">
+        <x:v>231.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5538" spans="1:5">
+      <x:c r="A5538" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5538" s="5" t="n">
+        <x:v>232.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5539" spans="1:5">
+      <x:c r="A5539" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5539" s="5" t="n">
+        <x:v>231.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5540" spans="1:5">
+      <x:c r="A5540" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5540" s="5" t="n">
+        <x:v>232.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5541" spans="1:5">
+      <x:c r="A5541" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5541" s="5" t="n">
+        <x:v>232.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5542" spans="1:5">
+      <x:c r="A5542" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5542" s="5" t="n">
+        <x:v>233.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5543" spans="1:5">
+      <x:c r="A5543" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5543" s="5" t="n">
+        <x:v>234</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5544" spans="1:5">
+      <x:c r="A5544" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5544" s="5" t="n">
+        <x:v>233.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5545" spans="1:5">
+      <x:c r="A5545" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5545" s="5" t="n">
+        <x:v>234.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5546" spans="1:5">
+      <x:c r="A5546" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5546" s="5" t="n">
+        <x:v>236.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5547" spans="1:5">
+      <x:c r="A5547" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5547" s="5" t="n">
+        <x:v>237.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5548" spans="1:5">
+      <x:c r="A5548" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5548" s="5" t="n">
+        <x:v>237.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5549" spans="1:5">
+      <x:c r="A5549" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5549" s="5" t="n">
+        <x:v>235.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5550" spans="1:5">
+      <x:c r="A5550" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5550" s="5" t="n">
+        <x:v>236.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5551" spans="1:5">
+      <x:c r="A5551" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5551" s="5" t="n">
+        <x:v>234.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5552" spans="1:5">
+      <x:c r="A5552" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5552" s="5" t="n">
+        <x:v>234.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5553" spans="1:5">
+      <x:c r="A5553" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5553" s="5" t="n">
+        <x:v>234.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5554" spans="1:5">
+      <x:c r="A5554" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5554" s="5" t="n">
+        <x:v>233.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5555" spans="1:5">
+      <x:c r="A5555" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5555" s="5" t="n">
+        <x:v>234.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5556" spans="1:5">
+      <x:c r="A5556" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5556" s="5" t="n">
+        <x:v>234.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5557" spans="1:5">
+      <x:c r="A5557" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5557" s="5" t="n">
+        <x:v>235.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5558" spans="1:5">
+      <x:c r="A5558" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5558" s="5" t="n">
+        <x:v>235.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5559" spans="1:5">
+      <x:c r="A5559" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5559" s="5" t="n">
+        <x:v>234.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5560" spans="1:5">
+      <x:c r="A5560" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5560" s="5" t="n">
+        <x:v>234.55</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>