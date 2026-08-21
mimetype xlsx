--- v4 (2026-06-19)
+++ v5 (2026-08-21)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cf1ff46b0b74d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd31939357f44eacb48a0b2631e3e8b6.psmdcp" Id="R405c6bdf34554878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1e75143143c40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8aaf69ea238b4ef08153c93a4dea2585.psmdcp" Id="R080f43a2f9b34546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPIUIL5 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5560" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5560"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5602" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5602"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5560"/>
+  <x:dimension ref="A1:E5602"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -44962,50 +44962,386 @@
         <x:v>235.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5558" spans="1:5">
       <x:c r="A5558" s="4">
         <x:v>46189</x:v>
       </x:c>
       <x:c r="B5558" s="5" t="n">
         <x:v>235.32</x:v>
       </x:c>
     </x:row>
     <x:row r="5559" spans="1:5">
       <x:c r="A5559" s="4">
         <x:v>46190</x:v>
       </x:c>
       <x:c r="B5559" s="5" t="n">
         <x:v>234.03</x:v>
       </x:c>
     </x:row>
     <x:row r="5560" spans="1:5">
       <x:c r="A5560" s="4">
         <x:v>46191</x:v>
       </x:c>
       <x:c r="B5560" s="5" t="n">
         <x:v>234.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5561" spans="1:5">
+      <x:c r="A5561" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5561" s="5" t="n">
+        <x:v>233.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5562" spans="1:5">
+      <x:c r="A5562" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5562" s="5" t="n">
+        <x:v>234.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5563" spans="1:5">
+      <x:c r="A5563" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5563" s="5" t="n">
+        <x:v>234.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5564" spans="1:5">
+      <x:c r="A5564" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5564" s="5" t="n">
+        <x:v>234.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5565" spans="1:5">
+      <x:c r="A5565" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5565" s="5" t="n">
+        <x:v>235.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5566" spans="1:5">
+      <x:c r="A5566" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5566" s="5" t="n">
+        <x:v>235.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5567" spans="1:5">
+      <x:c r="A5567" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5567" s="5" t="n">
+        <x:v>235.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5568" spans="1:5">
+      <x:c r="A5568" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5568" s="5" t="n">
+        <x:v>235.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5569" spans="1:5">
+      <x:c r="A5569" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5569" s="5" t="n">
+        <x:v>235.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5570" spans="1:5">
+      <x:c r="A5570" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5570" s="5" t="n">
+        <x:v>236.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5571" spans="1:5">
+      <x:c r="A5571" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5571" s="5" t="n">
+        <x:v>235.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5572" spans="1:5">
+      <x:c r="A5572" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5572" s="5" t="n">
+        <x:v>234.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5573" spans="1:5">
+      <x:c r="A5573" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5573" s="5" t="n">
+        <x:v>235.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5574" spans="1:5">
+      <x:c r="A5574" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5574" s="5" t="n">
+        <x:v>235.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5575" spans="1:5">
+      <x:c r="A5575" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5575" s="5" t="n">
+        <x:v>234.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5576" spans="1:5">
+      <x:c r="A5576" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5576" s="5" t="n">
+        <x:v>235.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5577" spans="1:5">
+      <x:c r="A5577" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5577" s="5" t="n">
+        <x:v>235.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5578" spans="1:5">
+      <x:c r="A5578" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5578" s="5" t="n">
+        <x:v>235.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5579" spans="1:5">
+      <x:c r="A5579" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5579" s="5" t="n">
+        <x:v>234.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5580" spans="1:5">
+      <x:c r="A5580" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5580" s="5" t="n">
+        <x:v>234.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5581" spans="1:5">
+      <x:c r="A5581" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5581" s="5" t="n">
+        <x:v>234.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5582" spans="1:5">
+      <x:c r="A5582" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5582" s="5" t="n">
+        <x:v>233.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5583" spans="1:5">
+      <x:c r="A5583" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5583" s="5" t="n">
+        <x:v>232.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5584" spans="1:5">
+      <x:c r="A5584" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5584" s="5" t="n">
+        <x:v>233.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5585" spans="1:5">
+      <x:c r="A5585" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5585" s="5" t="n">
+        <x:v>234.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5586" spans="1:5">
+      <x:c r="A5586" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5586" s="5" t="n">
+        <x:v>234.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5587" spans="1:5">
+      <x:c r="A5587" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5587" s="5" t="n">
+        <x:v>234.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5588" spans="1:5">
+      <x:c r="A5588" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5588" s="5" t="n">
+        <x:v>234.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5589" spans="1:5">
+      <x:c r="A5589" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5589" s="5" t="n">
+        <x:v>234.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5590" spans="1:5">
+      <x:c r="A5590" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5590" s="5" t="n">
+        <x:v>235.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5591" spans="1:5">
+      <x:c r="A5591" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5591" s="5" t="n">
+        <x:v>237.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5592" spans="1:5">
+      <x:c r="A5592" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5592" s="5" t="n">
+        <x:v>237.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5593" spans="1:5">
+      <x:c r="A5593" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5593" s="5" t="n">
+        <x:v>236.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5594" spans="1:5">
+      <x:c r="A5594" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5594" s="5" t="n">
+        <x:v>237.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5595" spans="1:5">
+      <x:c r="A5595" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5595" s="5" t="n">
+        <x:v>237.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5596" spans="1:5">
+      <x:c r="A5596" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5596" s="5" t="n">
+        <x:v>237.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5597" spans="1:5">
+      <x:c r="A5597" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5597" s="5" t="n">
+        <x:v>237.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5598" spans="1:5">
+      <x:c r="A5598" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5598" s="5" t="n">
+        <x:v>238.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5599" spans="1:5">
+      <x:c r="A5599" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5599" s="5" t="n">
+        <x:v>238.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5600" spans="1:5">
+      <x:c r="A5600" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5600" s="5" t="n">
+        <x:v>237.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5601" spans="1:5">
+      <x:c r="A5601" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5601" s="5" t="n">
+        <x:v>237.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5602" spans="1:5">
+      <x:c r="A5602" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5602" s="5" t="n">
+        <x:v>237.95</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>