--- v2 (2026-02-17)
+++ v3 (2026-04-11)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67b1ac18c56b42c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb183105a249430e9649ea5b30762186.psmdcp" Id="Rfff4d527fc1348c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99628af2427547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1421ed31b4a14a418e756f6535511cdf.psmdcp" Id="R715bc459cf38462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPXCAS3 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5615" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5615"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5652" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5652"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5615"/>
+  <x:dimension ref="A1:E5652"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -45402,50 +45402,346 @@
         <x:v>8719.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5613" spans="1:5">
       <x:c r="A5613" s="4">
         <x:v>46064</x:v>
       </x:c>
       <x:c r="B5613" s="5" t="n">
         <x:v>8683.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5614" spans="1:5">
       <x:c r="A5614" s="4">
         <x:v>46065</x:v>
       </x:c>
       <x:c r="B5614" s="5" t="n">
         <x:v>8580.08</x:v>
       </x:c>
     </x:row>
     <x:row r="5615" spans="1:5">
       <x:c r="A5615" s="4">
         <x:v>46066</x:v>
       </x:c>
       <x:c r="B5615" s="5" t="n">
         <x:v>8619.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5616" spans="1:5">
+      <x:c r="A5616" s="4">
+        <x:v>46070</x:v>
+      </x:c>
+      <x:c r="B5616" s="5" t="n">
+        <x:v>8651.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5617" spans="1:5">
+      <x:c r="A5617" s="4">
+        <x:v>46071</x:v>
+      </x:c>
+      <x:c r="B5617" s="5" t="n">
+        <x:v>8683.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5618" spans="1:5">
+      <x:c r="A5618" s="4">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="B5618" s="5" t="n">
+        <x:v>8685</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5619" spans="1:5">
+      <x:c r="A5619" s="4">
+        <x:v>46073</x:v>
+      </x:c>
+      <x:c r="B5619" s="5" t="n">
+        <x:v>8690.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5620" spans="1:5">
+      <x:c r="A5620" s="4">
+        <x:v>46076</x:v>
+      </x:c>
+      <x:c r="B5620" s="5" t="n">
+        <x:v>8651.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5621" spans="1:5">
+      <x:c r="A5621" s="4">
+        <x:v>46077</x:v>
+      </x:c>
+      <x:c r="B5621" s="5" t="n">
+        <x:v>8727.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5622" spans="1:5">
+      <x:c r="A5622" s="4">
+        <x:v>46078</x:v>
+      </x:c>
+      <x:c r="B5622" s="5" t="n">
+        <x:v>8760.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5623" spans="1:5">
+      <x:c r="A5623" s="4">
+        <x:v>46079</x:v>
+      </x:c>
+      <x:c r="B5623" s="5" t="n">
+        <x:v>8776.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5624" spans="1:5">
+      <x:c r="A5624" s="4">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="B5624" s="5" t="n">
+        <x:v>8684.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5625" spans="1:5">
+      <x:c r="A5625" s="4">
+        <x:v>46083</x:v>
+      </x:c>
+      <x:c r="B5625" s="5" t="n">
+        <x:v>8612.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5626" spans="1:5">
+      <x:c r="A5626" s="4">
+        <x:v>46084</x:v>
+      </x:c>
+      <x:c r="B5626" s="5" t="n">
+        <x:v>8370.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5627" spans="1:5">
+      <x:c r="A5627" s="4">
+        <x:v>46085</x:v>
+      </x:c>
+      <x:c r="B5627" s="5" t="n">
+        <x:v>8425.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5628" spans="1:5">
+      <x:c r="A5628" s="4">
+        <x:v>46086</x:v>
+      </x:c>
+      <x:c r="B5628" s="5" t="n">
+        <x:v>8189.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5629" spans="1:5">
+      <x:c r="A5629" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B5629" s="5" t="n">
+        <x:v>7827.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5630" spans="1:5">
+      <x:c r="A5630" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B5630" s="5" t="n">
+        <x:v>7886.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5631" spans="1:5">
+      <x:c r="A5631" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B5631" s="5" t="n">
+        <x:v>8149.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5632" spans="1:5">
+      <x:c r="A5632" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B5632" s="5" t="n">
+        <x:v>8070.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5633" spans="1:5">
+      <x:c r="A5633" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B5633" s="5" t="n">
+        <x:v>7853.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5634" spans="1:5">
+      <x:c r="A5634" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B5634" s="5" t="n">
+        <x:v>7810.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5635" spans="1:5">
+      <x:c r="A5635" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B5635" s="5" t="n">
+        <x:v>7875.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5636" spans="1:5">
+      <x:c r="A5636" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B5636" s="5" t="n">
+        <x:v>7888.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5637" spans="1:5">
+      <x:c r="A5637" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B5637" s="5" t="n">
+        <x:v>7829.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5638" spans="1:5">
+      <x:c r="A5638" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B5638" s="5" t="n">
+        <x:v>7743.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5639" spans="1:5">
+      <x:c r="A5639" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B5639" s="5" t="n">
+        <x:v>7656.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5640" spans="1:5">
+      <x:c r="A5640" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B5640" s="5" t="n">
+        <x:v>7774.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5641" spans="1:5">
+      <x:c r="A5641" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B5641" s="5" t="n">
+        <x:v>7741.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5642" spans="1:5">
+      <x:c r="A5642" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B5642" s="5" t="n">
+        <x:v>7810.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5643" spans="1:5">
+      <x:c r="A5643" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B5643" s="5" t="n">
+        <x:v>7713.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5644" spans="1:5">
+      <x:c r="A5644" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B5644" s="5" t="n">
+        <x:v>7573.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5645" spans="1:5">
+      <x:c r="A5645" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B5645" s="5" t="n">
+        <x:v>7474.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5646" spans="1:5">
+      <x:c r="A5646" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B5646" s="5" t="n">
+        <x:v>7483.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5647" spans="1:5">
+      <x:c r="A5647" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B5647" s="5" t="n">
+        <x:v>7527.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5648" spans="1:5">
+      <x:c r="A5648" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B5648" s="5" t="n">
+        <x:v>7400.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5649" spans="1:5">
+      <x:c r="A5649" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B5649" s="5" t="n">
+        <x:v>7435.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5650" spans="1:5">
+      <x:c r="A5650" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B5650" s="5" t="n">
+        <x:v>7498.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5651" spans="1:5">
+      <x:c r="A5651" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B5651" s="5" t="n">
+        <x:v>7816.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5652" spans="1:5">
+      <x:c r="A5652" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B5652" s="5" t="n">
+        <x:v>7871.11</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>