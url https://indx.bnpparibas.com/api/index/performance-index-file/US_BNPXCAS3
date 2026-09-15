--- v3 (2026-04-11)
+++ v4 (2026-09-15)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99628af2427547f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1421ed31b4a14a418e756f6535511cdf.psmdcp" Id="R715bc459cf38462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9172405da72a4285" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95940ffa139d4d408a66badf0252caba.psmdcp" Id="R13e60cd492bb4258" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>BNPXCAS3 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5652" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5652"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5760" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5760"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5652"/>
+  <x:dimension ref="A1:E5760"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -45698,50 +45698,914 @@
         <x:v>7435.42</x:v>
       </x:c>
     </x:row>
     <x:row r="5650" spans="1:5">
       <x:c r="A5650" s="4">
         <x:v>46119</x:v>
       </x:c>
       <x:c r="B5650" s="5" t="n">
         <x:v>7498.27</x:v>
       </x:c>
     </x:row>
     <x:row r="5651" spans="1:5">
       <x:c r="A5651" s="4">
         <x:v>46120</x:v>
       </x:c>
       <x:c r="B5651" s="5" t="n">
         <x:v>7816.96</x:v>
       </x:c>
     </x:row>
     <x:row r="5652" spans="1:5">
       <x:c r="A5652" s="4">
         <x:v>46121</x:v>
       </x:c>
       <x:c r="B5652" s="5" t="n">
         <x:v>7871.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5653" spans="1:5">
+      <x:c r="A5653" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B5653" s="5" t="n">
+        <x:v>7896.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5654" spans="1:5">
+      <x:c r="A5654" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B5654" s="5" t="n">
+        <x:v>7990.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5655" spans="1:5">
+      <x:c r="A5655" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B5655" s="5" t="n">
+        <x:v>8033.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5656" spans="1:5">
+      <x:c r="A5656" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B5656" s="5" t="n">
+        <x:v>8081.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5657" spans="1:5">
+      <x:c r="A5657" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B5657" s="5" t="n">
+        <x:v>8098.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5658" spans="1:5">
+      <x:c r="A5658" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5658" s="5" t="n">
+        <x:v>8141.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5659" spans="1:5">
+      <x:c r="A5659" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5659" s="5" t="n">
+        <x:v>8143.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5660" spans="1:5">
+      <x:c r="A5660" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5660" s="5" t="n">
+        <x:v>8083.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5661" spans="1:5">
+      <x:c r="A5661" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5661" s="5" t="n">
+        <x:v>8129.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5662" spans="1:5">
+      <x:c r="A5662" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5662" s="5" t="n">
+        <x:v>8140.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5663" spans="1:5">
+      <x:c r="A5663" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5663" s="5" t="n">
+        <x:v>8192.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5664" spans="1:5">
+      <x:c r="A5664" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5664" s="5" t="n">
+        <x:v>8170.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5665" spans="1:5">
+      <x:c r="A5665" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5665" s="5" t="n">
+        <x:v>8124.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5666" spans="1:5">
+      <x:c r="A5666" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5666" s="5" t="n">
+        <x:v>8061.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5667" spans="1:5">
+      <x:c r="A5667" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5667" s="5" t="n">
+        <x:v>8117.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5668" spans="1:5">
+      <x:c r="A5668" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5668" s="5" t="n">
+        <x:v>8145.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5669" spans="1:5">
+      <x:c r="A5669" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5669" s="5" t="n">
+        <x:v>8111.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5670" spans="1:5">
+      <x:c r="A5670" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5670" s="5" t="n">
+        <x:v>8254.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5671" spans="1:5">
+      <x:c r="A5671" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5671" s="5" t="n">
+        <x:v>8338.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5672" spans="1:5">
+      <x:c r="A5672" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5672" s="5" t="n">
+        <x:v>8279.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5673" spans="1:5">
+      <x:c r="A5673" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5673" s="5" t="n">
+        <x:v>8336.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5674" spans="1:5">
+      <x:c r="A5674" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5674" s="5" t="n">
+        <x:v>8372.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5675" spans="1:5">
+      <x:c r="A5675" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5675" s="5" t="n">
+        <x:v>8376.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5676" spans="1:5">
+      <x:c r="A5676" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5676" s="5" t="n">
+        <x:v>8408.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5677" spans="1:5">
+      <x:c r="A5677" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5677" s="5" t="n">
+        <x:v>8417.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5678" spans="1:5">
+      <x:c r="A5678" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5678" s="5" t="n">
+        <x:v>8316.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5679" spans="1:5">
+      <x:c r="A5679" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5679" s="5" t="n">
+        <x:v>8326.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5680" spans="1:5">
+      <x:c r="A5680" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5680" s="5" t="n">
+        <x:v>8281.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5681" spans="1:5">
+      <x:c r="A5681" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5681" s="5" t="n">
+        <x:v>8388.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5682" spans="1:5">
+      <x:c r="A5682" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5682" s="5" t="n">
+        <x:v>8432.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5683" spans="1:5">
+      <x:c r="A5683" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5683" s="5" t="n">
+        <x:v>8473.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5684" spans="1:5">
+      <x:c r="A5684" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5684" s="5" t="n">
+        <x:v>8540.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5685" spans="1:5">
+      <x:c r="A5685" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5685" s="5" t="n">
+        <x:v>8555.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5686" spans="1:5">
+      <x:c r="A5686" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5686" s="5" t="n">
+        <x:v>8560.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5687" spans="1:5">
+      <x:c r="A5687" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5687" s="5" t="n">
+        <x:v>8550.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5688" spans="1:5">
+      <x:c r="A5688" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5688" s="5" t="n">
+        <x:v>8593.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5689" spans="1:5">
+      <x:c r="A5689" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5689" s="5" t="n">
+        <x:v>8623.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5690" spans="1:5">
+      <x:c r="A5690" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5690" s="5" t="n">
+        <x:v>8579.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5691" spans="1:5">
+      <x:c r="A5691" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5691" s="5" t="n">
+        <x:v>8596.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5692" spans="1:5">
+      <x:c r="A5692" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5692" s="5" t="n">
+        <x:v>8441.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5693" spans="1:5">
+      <x:c r="A5693" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5693" s="5" t="n">
+        <x:v>8520.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5694" spans="1:5">
+      <x:c r="A5694" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5694" s="5" t="n">
+        <x:v>8503.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5695" spans="1:5">
+      <x:c r="A5695" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5695" s="5" t="n">
+        <x:v>8396.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5696" spans="1:5">
+      <x:c r="A5696" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5696" s="5" t="n">
+        <x:v>8548.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5697" spans="1:5">
+      <x:c r="A5697" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5697" s="5" t="n">
+        <x:v>8603.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5698" spans="1:5">
+      <x:c r="A5698" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5698" s="5" t="n">
+        <x:v>8722.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5699" spans="1:5">
+      <x:c r="A5699" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5699" s="5" t="n">
+        <x:v>8671.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5700" spans="1:5">
+      <x:c r="A5700" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5700" s="5" t="n">
+        <x:v>8619.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5701" spans="1:5">
+      <x:c r="A5701" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5701" s="5" t="n">
+        <x:v>8716.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5702" spans="1:5">
+      <x:c r="A5702" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5702" s="5" t="n">
+        <x:v>8768.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5703" spans="1:5">
+      <x:c r="A5703" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5703" s="5" t="n">
+        <x:v>8681.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5704" spans="1:5">
+      <x:c r="A5704" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5704" s="5" t="n">
+        <x:v>8631.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5705" spans="1:5">
+      <x:c r="A5705" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5705" s="5" t="n">
+        <x:v>8611.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5706" spans="1:5">
+      <x:c r="A5706" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5706" s="5" t="n">
+        <x:v>8594.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5707" spans="1:5">
+      <x:c r="A5707" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5707" s="5" t="n">
+        <x:v>8640.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5708" spans="1:5">
+      <x:c r="A5708" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5708" s="5" t="n">
+        <x:v>8721.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5709" spans="1:5">
+      <x:c r="A5709" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5709" s="5" t="n">
+        <x:v>8740.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5710" spans="1:5">
+      <x:c r="A5710" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5710" s="5" t="n">
+        <x:v>8698.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5711" spans="1:5">
+      <x:c r="A5711" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5711" s="5" t="n">
+        <x:v>8758.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5712" spans="1:5">
+      <x:c r="A5712" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5712" s="5" t="n">
+        <x:v>8668.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5713" spans="1:5">
+      <x:c r="A5713" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5713" s="5" t="n">
+        <x:v>8647.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5714" spans="1:5">
+      <x:c r="A5714" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5714" s="5" t="n">
+        <x:v>8785.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5715" spans="1:5">
+      <x:c r="A5715" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5715" s="5" t="n">
+        <x:v>8804.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5716" spans="1:5">
+      <x:c r="A5716" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5716" s="5" t="n">
+        <x:v>8691.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5717" spans="1:5">
+      <x:c r="A5717" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5717" s="5" t="n">
+        <x:v>8684.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5718" spans="1:5">
+      <x:c r="A5718" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5718" s="5" t="n">
+        <x:v>8684.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5719" spans="1:5">
+      <x:c r="A5719" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5719" s="5" t="n">
+        <x:v>8666.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5720" spans="1:5">
+      <x:c r="A5720" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5720" s="5" t="n">
+        <x:v>8564.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5721" spans="1:5">
+      <x:c r="A5721" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5721" s="5" t="n">
+        <x:v>8566.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5722" spans="1:5">
+      <x:c r="A5722" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5722" s="5" t="n">
+        <x:v>8701.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5723" spans="1:5">
+      <x:c r="A5723" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5723" s="5" t="n">
+        <x:v>8645.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5724" spans="1:5">
+      <x:c r="A5724" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5724" s="5" t="n">
+        <x:v>8566.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5725" spans="1:5">
+      <x:c r="A5725" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5725" s="5" t="n">
+        <x:v>8544.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5726" spans="1:5">
+      <x:c r="A5726" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5726" s="5" t="n">
+        <x:v>8600.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5727" spans="1:5">
+      <x:c r="A5727" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5727" s="5" t="n">
+        <x:v>8556.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5728" spans="1:5">
+      <x:c r="A5728" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5728" s="5" t="n">
+        <x:v>8462.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5729" spans="1:5">
+      <x:c r="A5729" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5729" s="5" t="n">
+        <x:v>8549.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5730" spans="1:5">
+      <x:c r="A5730" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5730" s="5" t="n">
+        <x:v>8607.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5731" spans="1:5">
+      <x:c r="A5731" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5731" s="5" t="n">
+        <x:v>8674.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5732" spans="1:5">
+      <x:c r="A5732" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5732" s="5" t="n">
+        <x:v>8857.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5733" spans="1:5">
+      <x:c r="A5733" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5733" s="5" t="n">
+        <x:v>8838.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5734" spans="1:5">
+      <x:c r="A5734" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5734" s="5" t="n">
+        <x:v>8835.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5735" spans="1:5">
+      <x:c r="A5735" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5735" s="5" t="n">
+        <x:v>8875.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5736" spans="1:5">
+      <x:c r="A5736" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5736" s="5" t="n">
+        <x:v>8842.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5737" spans="1:5">
+      <x:c r="A5737" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5737" s="5" t="n">
+        <x:v>8813.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5738" spans="1:5">
+      <x:c r="A5738" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5738" s="5" t="n">
+        <x:v>8844.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5739" spans="1:5">
+      <x:c r="A5739" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5739" s="5" t="n">
+        <x:v>8888.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5740" spans="1:5">
+      <x:c r="A5740" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5740" s="5" t="n">
+        <x:v>8925.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5741" spans="1:5">
+      <x:c r="A5741" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5741" s="5" t="n">
+        <x:v>8947.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5742" spans="1:5">
+      <x:c r="A5742" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5742" s="5" t="n">
+        <x:v>8894.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5743" spans="1:5">
+      <x:c r="A5743" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5743" s="5" t="n">
+        <x:v>8876.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5744" spans="1:5">
+      <x:c r="A5744" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5744" s="5" t="n">
+        <x:v>8823.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5745" spans="1:5">
+      <x:c r="A5745" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5745" s="5" t="n">
+        <x:v>8884.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5746" spans="1:5">
+      <x:c r="A5746" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5746" s="5" t="n">
+        <x:v>8837.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5747" spans="1:5">
+      <x:c r="A5747" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5747" s="5" t="n">
+        <x:v>8832.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5748" spans="1:5">
+      <x:c r="A5748" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5748" s="5" t="n">
+        <x:v>8856.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5749" spans="1:5">
+      <x:c r="A5749" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5749" s="5" t="n">
+        <x:v>8896.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5750" spans="1:5">
+      <x:c r="A5750" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5750" s="5" t="n">
+        <x:v>8896.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5751" spans="1:5">
+      <x:c r="A5751" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5751" s="5" t="n">
+        <x:v>8898.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5752" spans="1:5">
+      <x:c r="A5752" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5752" s="5" t="n">
+        <x:v>8854.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5753" spans="1:5">
+      <x:c r="A5753" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5753" s="5" t="n">
+        <x:v>8898.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5754" spans="1:5">
+      <x:c r="A5754" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5754" s="5" t="n">
+        <x:v>8870.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5755" spans="1:5">
+      <x:c r="A5755" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5755" s="5" t="n">
+        <x:v>8894.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5756" spans="1:5">
+      <x:c r="A5756" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5756" s="5" t="n">
+        <x:v>8934.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5757" spans="1:5">
+      <x:c r="A5757" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5757" s="5" t="n">
+        <x:v>8916.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5758" spans="1:5">
+      <x:c r="A5758" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5758" s="5" t="n">
+        <x:v>8932.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5759" spans="1:5">
+      <x:c r="A5759" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5759" s="5" t="n">
+        <x:v>8981</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5760" spans="1:5">
+      <x:c r="A5760" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5760" s="5" t="n">
+        <x:v>8972.5</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>