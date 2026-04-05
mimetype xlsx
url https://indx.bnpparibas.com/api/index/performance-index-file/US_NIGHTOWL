--- v2 (2026-02-10)
+++ v3 (2026-04-05)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8188bd5f594616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09f6e8ff00b447e88d481f62c278a95b.psmdcp" Id="R8f92b7e416784ada" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcecb7cbef047b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e8236e40eaa4eeb9f65769dd392952b.psmdcp" Id="R58972f29db234d92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>NIGHTOWL *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5766" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5766"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5803" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5803"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5766"/>
+  <x:dimension ref="A1:E5803"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -46610,50 +46610,346 @@
         <x:v>20610.46</x:v>
       </x:c>
     </x:row>
     <x:row r="5764" spans="1:5">
       <x:c r="A5764" s="4">
         <x:v>46058</x:v>
       </x:c>
       <x:c r="B5764" s="5" t="n">
         <x:v>20401.93</x:v>
       </x:c>
     </x:row>
     <x:row r="5765" spans="1:5">
       <x:c r="A5765" s="4">
         <x:v>46059</x:v>
       </x:c>
       <x:c r="B5765" s="5" t="n">
         <x:v>20682.02</x:v>
       </x:c>
     </x:row>
     <x:row r="5766" spans="1:5">
       <x:c r="A5766" s="4">
         <x:v>46062</x:v>
       </x:c>
       <x:c r="B5766" s="5" t="n">
         <x:v>20777.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5767" spans="1:5">
+      <x:c r="A5767" s="4">
+        <x:v>46063</x:v>
+      </x:c>
+      <x:c r="B5767" s="5" t="n">
+        <x:v>20693.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5768" spans="1:5">
+      <x:c r="A5768" s="4">
+        <x:v>46064</x:v>
+      </x:c>
+      <x:c r="B5768" s="5" t="n">
+        <x:v>20724.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5769" spans="1:5">
+      <x:c r="A5769" s="4">
+        <x:v>46065</x:v>
+      </x:c>
+      <x:c r="B5769" s="5" t="n">
+        <x:v>20494.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5770" spans="1:5">
+      <x:c r="A5770" s="4">
+        <x:v>46066</x:v>
+      </x:c>
+      <x:c r="B5770" s="5" t="n">
+        <x:v>20505.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5771" spans="1:5">
+      <x:c r="A5771" s="4">
+        <x:v>46070</x:v>
+      </x:c>
+      <x:c r="B5771" s="5" t="n">
+        <x:v>20485.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5772" spans="1:5">
+      <x:c r="A5772" s="4">
+        <x:v>46071</x:v>
+      </x:c>
+      <x:c r="B5772" s="5" t="n">
+        <x:v>20621.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5773" spans="1:5">
+      <x:c r="A5773" s="4">
+        <x:v>46072</x:v>
+      </x:c>
+      <x:c r="B5773" s="5" t="n">
+        <x:v>20538.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5774" spans="1:5">
+      <x:c r="A5774" s="4">
+        <x:v>46073</x:v>
+      </x:c>
+      <x:c r="B5774" s="5" t="n">
+        <x:v>20623.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5775" spans="1:5">
+      <x:c r="A5775" s="4">
+        <x:v>46076</x:v>
+      </x:c>
+      <x:c r="B5775" s="5" t="n">
+        <x:v>20430.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5776" spans="1:5">
+      <x:c r="A5776" s="4">
+        <x:v>46077</x:v>
+      </x:c>
+      <x:c r="B5776" s="5" t="n">
+        <x:v>20591.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5777" spans="1:5">
+      <x:c r="A5777" s="4">
+        <x:v>46078</x:v>
+      </x:c>
+      <x:c r="B5777" s="5" t="n">
+        <x:v>20776.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5778" spans="1:5">
+      <x:c r="A5778" s="4">
+        <x:v>46079</x:v>
+      </x:c>
+      <x:c r="B5778" s="5" t="n">
+        <x:v>20578.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5779" spans="1:5">
+      <x:c r="A5779" s="4">
+        <x:v>46080</x:v>
+      </x:c>
+      <x:c r="B5779" s="5" t="n">
+        <x:v>20529.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5780" spans="1:5">
+      <x:c r="A5780" s="4">
+        <x:v>46083</x:v>
+      </x:c>
+      <x:c r="B5780" s="5" t="n">
+        <x:v>20430.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5781" spans="1:5">
+      <x:c r="A5781" s="4">
+        <x:v>46084</x:v>
+      </x:c>
+      <x:c r="B5781" s="5" t="n">
+        <x:v>19879.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5782" spans="1:5">
+      <x:c r="A5782" s="4">
+        <x:v>46085</x:v>
+      </x:c>
+      <x:c r="B5782" s="5" t="n">
+        <x:v>20117.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5783" spans="1:5">
+      <x:c r="A5783" s="4">
+        <x:v>46086</x:v>
+      </x:c>
+      <x:c r="B5783" s="5" t="n">
+        <x:v>20083.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5784" spans="1:5">
+      <x:c r="A5784" s="4">
+        <x:v>46087</x:v>
+      </x:c>
+      <x:c r="B5784" s="5" t="n">
+        <x:v>19715.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5785" spans="1:5">
+      <x:c r="A5785" s="4">
+        <x:v>46090</x:v>
+      </x:c>
+      <x:c r="B5785" s="5" t="n">
+        <x:v>19577.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5786" spans="1:5">
+      <x:c r="A5786" s="4">
+        <x:v>46091</x:v>
+      </x:c>
+      <x:c r="B5786" s="5" t="n">
+        <x:v>19579.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5787" spans="1:5">
+      <x:c r="A5787" s="4">
+        <x:v>46092</x:v>
+      </x:c>
+      <x:c r="B5787" s="5" t="n">
+        <x:v>19662.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5788" spans="1:5">
+      <x:c r="A5788" s="4">
+        <x:v>46093</x:v>
+      </x:c>
+      <x:c r="B5788" s="5" t="n">
+        <x:v>19395.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5789" spans="1:5">
+      <x:c r="A5789" s="4">
+        <x:v>46094</x:v>
+      </x:c>
+      <x:c r="B5789" s="5" t="n">
+        <x:v>19476.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5790" spans="1:5">
+      <x:c r="A5790" s="4">
+        <x:v>46097</x:v>
+      </x:c>
+      <x:c r="B5790" s="5" t="n">
+        <x:v>19777.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5791" spans="1:5">
+      <x:c r="A5791" s="4">
+        <x:v>46098</x:v>
+      </x:c>
+      <x:c r="B5791" s="5" t="n">
+        <x:v>19859.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5792" spans="1:5">
+      <x:c r="A5792" s="4">
+        <x:v>46099</x:v>
+      </x:c>
+      <x:c r="B5792" s="5" t="n">
+        <x:v>19623.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5793" spans="1:5">
+      <x:c r="A5793" s="4">
+        <x:v>46100</x:v>
+      </x:c>
+      <x:c r="B5793" s="5" t="n">
+        <x:v>19579.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5794" spans="1:5">
+      <x:c r="A5794" s="4">
+        <x:v>46101</x:v>
+      </x:c>
+      <x:c r="B5794" s="5" t="n">
+        <x:v>19340.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5795" spans="1:5">
+      <x:c r="A5795" s="4">
+        <x:v>46104</x:v>
+      </x:c>
+      <x:c r="B5795" s="5" t="n">
+        <x:v>19552.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5796" spans="1:5">
+      <x:c r="A5796" s="4">
+        <x:v>46105</x:v>
+      </x:c>
+      <x:c r="B5796" s="5" t="n">
+        <x:v>19466.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5797" spans="1:5">
+      <x:c r="A5797" s="4">
+        <x:v>46106</x:v>
+      </x:c>
+      <x:c r="B5797" s="5" t="n">
+        <x:v>19650.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5798" spans="1:5">
+      <x:c r="A5798" s="4">
+        <x:v>46107</x:v>
+      </x:c>
+      <x:c r="B5798" s="5" t="n">
+        <x:v>19317.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5799" spans="1:5">
+      <x:c r="A5799" s="4">
+        <x:v>46108</x:v>
+      </x:c>
+      <x:c r="B5799" s="5" t="n">
+        <x:v>18993.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5800" spans="1:5">
+      <x:c r="A5800" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B5800" s="5" t="n">
+        <x:v>18913.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5801" spans="1:5">
+      <x:c r="A5801" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B5801" s="5" t="n">
+        <x:v>19118.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5802" spans="1:5">
+      <x:c r="A5802" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B5802" s="5" t="n">
+        <x:v>19266.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5803" spans="1:5">
+      <x:c r="A5803" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B5803" s="5" t="n">
+        <x:v>19269.19</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>