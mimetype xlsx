--- v3 (2026-04-05)
+++ v4 (2026-07-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcecb7cbef047b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e8236e40eaa4eeb9f65769dd392952b.psmdcp" Id="R58972f29db234d92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bc26b437ec4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d13cc9133744cfea2378abfba295a41.psmdcp" Id="R926d137f008b43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>NIGHTOWL *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5803" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5803"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5869" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5869"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5803"/>
+  <x:dimension ref="A1:E5869"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -46906,50 +46906,578 @@
         <x:v>18913.65</x:v>
       </x:c>
     </x:row>
     <x:row r="5801" spans="1:5">
       <x:c r="A5801" s="4">
         <x:v>46112</x:v>
       </x:c>
       <x:c r="B5801" s="5" t="n">
         <x:v>19118.86</x:v>
       </x:c>
     </x:row>
     <x:row r="5802" spans="1:5">
       <x:c r="A5802" s="4">
         <x:v>46113</x:v>
       </x:c>
       <x:c r="B5802" s="5" t="n">
         <x:v>19266.55</x:v>
       </x:c>
     </x:row>
     <x:row r="5803" spans="1:5">
       <x:c r="A5803" s="4">
         <x:v>46114</x:v>
       </x:c>
       <x:c r="B5803" s="5" t="n">
         <x:v>19269.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5804" spans="1:5">
+      <x:c r="A5804" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B5804" s="5" t="n">
+        <x:v>19315.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5805" spans="1:5">
+      <x:c r="A5805" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B5805" s="5" t="n">
+        <x:v>19310.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5806" spans="1:5">
+      <x:c r="A5806" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B5806" s="5" t="n">
+        <x:v>19745.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5807" spans="1:5">
+      <x:c r="A5807" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B5807" s="5" t="n">
+        <x:v>19858.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5808" spans="1:5">
+      <x:c r="A5808" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B5808" s="5" t="n">
+        <x:v>19868.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5809" spans="1:5">
+      <x:c r="A5809" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B5809" s="5" t="n">
+        <x:v>19963.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5810" spans="1:5">
+      <x:c r="A5810" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B5810" s="5" t="n">
+        <x:v>20251.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5811" spans="1:5">
+      <x:c r="A5811" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B5811" s="5" t="n">
+        <x:v>20486.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5812" spans="1:5">
+      <x:c r="A5812" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B5812" s="5" t="n">
+        <x:v>20561.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5813" spans="1:5">
+      <x:c r="A5813" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5813" s="5" t="n">
+        <x:v>20781.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5814" spans="1:5">
+      <x:c r="A5814" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5814" s="5" t="n">
+        <x:v>20724.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5815" spans="1:5">
+      <x:c r="A5815" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5815" s="5" t="n">
+        <x:v>20645.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5816" spans="1:5">
+      <x:c r="A5816" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5816" s="5" t="n">
+        <x:v>20963.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5817" spans="1:5">
+      <x:c r="A5817" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5817" s="5" t="n">
+        <x:v>20866.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5818" spans="1:5">
+      <x:c r="A5818" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5818" s="5" t="n">
+        <x:v>21165.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5819" spans="1:5">
+      <x:c r="A5819" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5819" s="5" t="n">
+        <x:v>21167.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5820" spans="1:5">
+      <x:c r="A5820" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5820" s="5" t="n">
+        <x:v>21049.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5821" spans="1:5">
+      <x:c r="A5821" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5821" s="5" t="n">
+        <x:v>21112.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5822" spans="1:5">
+      <x:c r="A5822" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5822" s="5" t="n">
+        <x:v>21312.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5823" spans="1:5">
+      <x:c r="A5823" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5823" s="5" t="n">
+        <x:v>21468.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5824" spans="1:5">
+      <x:c r="A5824" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5824" s="5" t="n">
+        <x:v>21414.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5825" spans="1:5">
+      <x:c r="A5825" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5825" s="5" t="n">
+        <x:v>21671.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5826" spans="1:5">
+      <x:c r="A5826" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5826" s="5" t="n">
+        <x:v>22090.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5827" spans="1:5">
+      <x:c r="A5827" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5827" s="5" t="n">
+        <x:v>22075.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5828" spans="1:5">
+      <x:c r="A5828" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5828" s="5" t="n">
+        <x:v>22508.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5829" spans="1:5">
+      <x:c r="A5829" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5829" s="5" t="n">
+        <x:v>22565.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5830" spans="1:5">
+      <x:c r="A5830" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5830" s="5" t="n">
+        <x:v>22173.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5831" spans="1:5">
+      <x:c r="A5831" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5831" s="5" t="n">
+        <x:v>22355.59</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5832" spans="1:5">
+      <x:c r="A5832" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5832" s="5" t="n">
+        <x:v>22476.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5833" spans="1:5">
+      <x:c r="A5833" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5833" s="5" t="n">
+        <x:v>22188.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5834" spans="1:5">
+      <x:c r="A5834" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5834" s="5" t="n">
+        <x:v>22104.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5835" spans="1:5">
+      <x:c r="A5835" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5835" s="5" t="n">
+        <x:v>22040.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5836" spans="1:5">
+      <x:c r="A5836" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5836" s="5" t="n">
+        <x:v>22197.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5837" spans="1:5">
+      <x:c r="A5837" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5837" s="5" t="n">
+        <x:v>22224.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5838" spans="1:5">
+      <x:c r="A5838" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5838" s="5" t="n">
+        <x:v>22271.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5839" spans="1:5">
+      <x:c r="A5839" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5839" s="5" t="n">
+        <x:v>22487.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5840" spans="1:5">
+      <x:c r="A5840" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5840" s="5" t="n">
+        <x:v>22470.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5841" spans="1:5">
+      <x:c r="A5841" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5841" s="5" t="n">
+        <x:v>22575.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5842" spans="1:5">
+      <x:c r="A5842" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5842" s="5" t="n">
+        <x:v>22646.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5843" spans="1:5">
+      <x:c r="A5843" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5843" s="5" t="n">
+        <x:v>22757.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5844" spans="1:5">
+      <x:c r="A5844" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5844" s="5" t="n">
+        <x:v>22861.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5845" spans="1:5">
+      <x:c r="A5845" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5845" s="5" t="n">
+        <x:v>22811.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5846" spans="1:5">
+      <x:c r="A5846" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5846" s="5" t="n">
+        <x:v>22692.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5847" spans="1:5">
+      <x:c r="A5847" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5847" s="5" t="n">
+        <x:v>22067.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5848" spans="1:5">
+      <x:c r="A5848" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5848" s="5" t="n">
+        <x:v>22485.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5849" spans="1:5">
+      <x:c r="A5849" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5849" s="5" t="n">
+        <x:v>22535.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5850" spans="1:5">
+      <x:c r="A5850" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5850" s="5" t="n">
+        <x:v>22502.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5851" spans="1:5">
+      <x:c r="A5851" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5851" s="5" t="n">
+        <x:v>22808.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5852" spans="1:5">
+      <x:c r="A5852" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5852" s="5" t="n">
+        <x:v>22889.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5853" spans="1:5">
+      <x:c r="A5853" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5853" s="5" t="n">
+        <x:v>23193.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5854" spans="1:5">
+      <x:c r="A5854" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5854" s="5" t="n">
+        <x:v>22997.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5855" spans="1:5">
+      <x:c r="A5855" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5855" s="5" t="n">
+        <x:v>22841.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5856" spans="1:5">
+      <x:c r="A5856" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5856" s="5" t="n">
+        <x:v>23074.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5857" spans="1:5">
+      <x:c r="A5857" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5857" s="5" t="n">
+        <x:v>23037.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5858" spans="1:5">
+      <x:c r="A5858" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5858" s="5" t="n">
+        <x:v>22633.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5859" spans="1:5">
+      <x:c r="A5859" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5859" s="5" t="n">
+        <x:v>22636.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5860" spans="1:5">
+      <x:c r="A5860" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5860" s="5" t="n">
+        <x:v>22704.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5861" spans="1:5">
+      <x:c r="A5861" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5861" s="5" t="n">
+        <x:v>22594.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5862" spans="1:5">
+      <x:c r="A5862" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5862" s="5" t="n">
+        <x:v>22803.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5863" spans="1:5">
+      <x:c r="A5863" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5863" s="5" t="n">
+        <x:v>23006.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5864" spans="1:5">
+      <x:c r="A5864" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5864" s="5" t="n">
+        <x:v>22817.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5865" spans="1:5">
+      <x:c r="A5865" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5865" s="5" t="n">
+        <x:v>22573.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5866" spans="1:5">
+      <x:c r="A5866" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5866" s="5" t="n">
+        <x:v>22750.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5867" spans="1:5">
+      <x:c r="A5867" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5867" s="5" t="n">
+        <x:v>22454.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5868" spans="1:5">
+      <x:c r="A5868" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5868" s="5" t="n">
+        <x:v>22490.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5869" spans="1:5">
+      <x:c r="A5869" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5869" s="5" t="n">
+        <x:v>22726.12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>