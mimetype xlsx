--- v4 (2026-07-10)
+++ v5 (2026-09-09)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46bc26b437ec4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d13cc9133744cfea2378abfba295a41.psmdcp" Id="R926d137f008b43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9c08f5a9d23426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f5f0c3527ba241e8b9b65eb993a93dda.psmdcp" Id="Rb8d99edcb34447c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>NIGHTOWL *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5869" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5869"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5911" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5911"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5869"/>
+  <x:dimension ref="A1:E5911"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -47434,50 +47434,386 @@
         <x:v>22750.2</x:v>
       </x:c>
     </x:row>
     <x:row r="5867" spans="1:5">
       <x:c r="A5867" s="4">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="B5867" s="5" t="n">
         <x:v>22454.66</x:v>
       </x:c>
     </x:row>
     <x:row r="5868" spans="1:5">
       <x:c r="A5868" s="4">
         <x:v>46211</x:v>
       </x:c>
       <x:c r="B5868" s="5" t="n">
         <x:v>22490.43</x:v>
       </x:c>
     </x:row>
     <x:row r="5869" spans="1:5">
       <x:c r="A5869" s="4">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B5869" s="5" t="n">
         <x:v>22726.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5870" spans="1:5">
+      <x:c r="A5870" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5870" s="5" t="n">
+        <x:v>22780.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5871" spans="1:5">
+      <x:c r="A5871" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5871" s="5" t="n">
+        <x:v>22482.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5872" spans="1:5">
+      <x:c r="A5872" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5872" s="5" t="n">
+        <x:v>22662.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5873" spans="1:5">
+      <x:c r="A5873" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5873" s="5" t="n">
+        <x:v>22603.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5874" spans="1:5">
+      <x:c r="A5874" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5874" s="5" t="n">
+        <x:v>22312.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5875" spans="1:5">
+      <x:c r="A5875" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5875" s="5" t="n">
+        <x:v>22086.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5876" spans="1:5">
+      <x:c r="A5876" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5876" s="5" t="n">
+        <x:v>22247.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5877" spans="1:5">
+      <x:c r="A5877" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5877" s="5" t="n">
+        <x:v>22518.07</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5878" spans="1:5">
+      <x:c r="A5878" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5878" s="5" t="n">
+        <x:v>22451.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5879" spans="1:5">
+      <x:c r="A5879" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5879" s="5" t="n">
+        <x:v>22084.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5880" spans="1:5">
+      <x:c r="A5880" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5880" s="5" t="n">
+        <x:v>21929.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5881" spans="1:5">
+      <x:c r="A5881" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5881" s="5" t="n">
+        <x:v>22004.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5882" spans="1:5">
+      <x:c r="A5882" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5882" s="5" t="n">
+        <x:v>21773.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5883" spans="1:5">
+      <x:c r="A5883" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5883" s="5" t="n">
+        <x:v>21700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5884" spans="1:5">
+      <x:c r="A5884" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5884" s="5" t="n">
+        <x:v>22051.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5885" spans="1:5">
+      <x:c r="A5885" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5885" s="5" t="n">
+        <x:v>22135.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5886" spans="1:5">
+      <x:c r="A5886" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5886" s="5" t="n">
+        <x:v>22278.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5887" spans="1:5">
+      <x:c r="A5887" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5887" s="5" t="n">
+        <x:v>22748.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5888" spans="1:5">
+      <x:c r="A5888" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5888" s="5" t="n">
+        <x:v>22669.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5889" spans="1:5">
+      <x:c r="A5889" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5889" s="5" t="n">
+        <x:v>22622.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5890" spans="1:5">
+      <x:c r="A5890" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5890" s="5" t="n">
+        <x:v>22734.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5891" spans="1:5">
+      <x:c r="A5891" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5891" s="5" t="n">
+        <x:v>22684.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5892" spans="1:5">
+      <x:c r="A5892" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5892" s="5" t="n">
+        <x:v>22619.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5893" spans="1:5">
+      <x:c r="A5893" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5893" s="5" t="n">
+        <x:v>22760.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5894" spans="1:5">
+      <x:c r="A5894" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5894" s="5" t="n">
+        <x:v>22982.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5895" spans="1:5">
+      <x:c r="A5895" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5895" s="5" t="n">
+        <x:v>22939.14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5896" spans="1:5">
+      <x:c r="A5896" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5896" s="5" t="n">
+        <x:v>22911.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5897" spans="1:5">
+      <x:c r="A5897" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5897" s="5" t="n">
+        <x:v>22532.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5898" spans="1:5">
+      <x:c r="A5898" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5898" s="5" t="n">
+        <x:v>22477.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5899" spans="1:5">
+      <x:c r="A5899" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5899" s="5" t="n">
+        <x:v>22329.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5900" spans="1:5">
+      <x:c r="A5900" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5900" s="5" t="n">
+        <x:v>22388.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5901" spans="1:5">
+      <x:c r="A5901" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5901" s="5" t="n">
+        <x:v>22173.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5902" spans="1:5">
+      <x:c r="A5902" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5902" s="5" t="n">
+        <x:v>22284.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5903" spans="1:5">
+      <x:c r="A5903" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5903" s="5" t="n">
+        <x:v>22311.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5904" spans="1:5">
+      <x:c r="A5904" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5904" s="5" t="n">
+        <x:v>22605.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5905" spans="1:5">
+      <x:c r="A5905" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5905" s="5" t="n">
+        <x:v>22457.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5906" spans="1:5">
+      <x:c r="A5906" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5906" s="5" t="n">
+        <x:v>22469.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5907" spans="1:5">
+      <x:c r="A5907" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5907" s="5" t="n">
+        <x:v>22158.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5908" spans="1:5">
+      <x:c r="A5908" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5908" s="5" t="n">
+        <x:v>22136.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5909" spans="1:5">
+      <x:c r="A5909" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5909" s="5" t="n">
+        <x:v>22422.69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5910" spans="1:5">
+      <x:c r="A5910" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5910" s="5" t="n">
+        <x:v>22468.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5911" spans="1:5">
+      <x:c r="A5911" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5911" s="5" t="n">
+        <x:v>22425.89</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>