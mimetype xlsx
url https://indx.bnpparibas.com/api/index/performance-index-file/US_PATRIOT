--- v2 (2026-03-30)
+++ v3 (2026-04-01)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c2e774d6b84255" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f86716e377294bd68838ff7bf2f50667.psmdcp" Id="Ra0db52b6ee33471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb89381b8c1c49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcf2c98d93204866a2216689ee27f6ce.psmdcp" Id="R1a416cb5088e477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>PATRIOT *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4909" totalsRowShown="0">
-  <x:autoFilter ref="A6:B4909"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4911" totalsRowShown="0">
+  <x:autoFilter ref="A6:B4911"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4909"/>
+  <x:dimension ref="A1:E4911"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -39754,50 +39754,66 @@
         <x:v>301.78</x:v>
       </x:c>
     </x:row>
     <x:row r="4907" spans="1:5">
       <x:c r="A4907" s="4">
         <x:v>46106</x:v>
       </x:c>
       <x:c r="B4907" s="5" t="n">
         <x:v>302.04</x:v>
       </x:c>
     </x:row>
     <x:row r="4908" spans="1:5">
       <x:c r="A4908" s="4">
         <x:v>46107</x:v>
       </x:c>
       <x:c r="B4908" s="5" t="n">
         <x:v>299.67</x:v>
       </x:c>
     </x:row>
     <x:row r="4909" spans="1:5">
       <x:c r="A4909" s="4">
         <x:v>46108</x:v>
       </x:c>
       <x:c r="B4909" s="5" t="n">
         <x:v>296.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4910" spans="1:5">
+      <x:c r="A4910" s="4">
+        <x:v>46111</x:v>
+      </x:c>
+      <x:c r="B4910" s="5" t="n">
+        <x:v>295.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4911" spans="1:5">
+      <x:c r="A4911" s="4">
+        <x:v>46112</x:v>
+      </x:c>
+      <x:c r="B4911" s="5" t="n">
+        <x:v>299.91</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>