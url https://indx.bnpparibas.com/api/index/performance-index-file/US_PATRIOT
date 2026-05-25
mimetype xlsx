--- v3 (2026-04-01)
+++ v4 (2026-05-25)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb89381b8c1c49bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcf2c98d93204866a2216689ee27f6ce.psmdcp" Id="R1a416cb5088e477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c6f9b1245e4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc7bf9701b2548c7a6122bff2b89f30d.psmdcp" Id="Rc2fc493402324992" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>PATRIOT *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4911" totalsRowShown="0">
-  <x:autoFilter ref="A6:B4911"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4948" totalsRowShown="0">
+  <x:autoFilter ref="A6:B4948"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4911"/>
+  <x:dimension ref="A1:E4948"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -39770,50 +39770,346 @@
         <x:v>299.67</x:v>
       </x:c>
     </x:row>
     <x:row r="4909" spans="1:5">
       <x:c r="A4909" s="4">
         <x:v>46108</x:v>
       </x:c>
       <x:c r="B4909" s="5" t="n">
         <x:v>296.93</x:v>
       </x:c>
     </x:row>
     <x:row r="4910" spans="1:5">
       <x:c r="A4910" s="4">
         <x:v>46111</x:v>
       </x:c>
       <x:c r="B4910" s="5" t="n">
         <x:v>295.53</x:v>
       </x:c>
     </x:row>
     <x:row r="4911" spans="1:5">
       <x:c r="A4911" s="4">
         <x:v>46112</x:v>
       </x:c>
       <x:c r="B4911" s="5" t="n">
         <x:v>299.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4912" spans="1:5">
+      <x:c r="A4912" s="4">
+        <x:v>46113</x:v>
+      </x:c>
+      <x:c r="B4912" s="5" t="n">
+        <x:v>299.98</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4913" spans="1:5">
+      <x:c r="A4913" s="4">
+        <x:v>46114</x:v>
+      </x:c>
+      <x:c r="B4913" s="5" t="n">
+        <x:v>300.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4914" spans="1:5">
+      <x:c r="A4914" s="4">
+        <x:v>46118</x:v>
+      </x:c>
+      <x:c r="B4914" s="5" t="n">
+        <x:v>300.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4915" spans="1:5">
+      <x:c r="A4915" s="4">
+        <x:v>46119</x:v>
+      </x:c>
+      <x:c r="B4915" s="5" t="n">
+        <x:v>301.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4916" spans="1:5">
+      <x:c r="A4916" s="4">
+        <x:v>46120</x:v>
+      </x:c>
+      <x:c r="B4916" s="5" t="n">
+        <x:v>302.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4917" spans="1:5">
+      <x:c r="A4917" s="4">
+        <x:v>46121</x:v>
+      </x:c>
+      <x:c r="B4917" s="5" t="n">
+        <x:v>303.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4918" spans="1:5">
+      <x:c r="A4918" s="4">
+        <x:v>46122</x:v>
+      </x:c>
+      <x:c r="B4918" s="5" t="n">
+        <x:v>302.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4919" spans="1:5">
+      <x:c r="A4919" s="4">
+        <x:v>46125</x:v>
+      </x:c>
+      <x:c r="B4919" s="5" t="n">
+        <x:v>305.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4920" spans="1:5">
+      <x:c r="A4920" s="4">
+        <x:v>46126</x:v>
+      </x:c>
+      <x:c r="B4920" s="5" t="n">
+        <x:v>306.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4921" spans="1:5">
+      <x:c r="A4921" s="4">
+        <x:v>46127</x:v>
+      </x:c>
+      <x:c r="B4921" s="5" t="n">
+        <x:v>307.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4922" spans="1:5">
+      <x:c r="A4922" s="4">
+        <x:v>46128</x:v>
+      </x:c>
+      <x:c r="B4922" s="5" t="n">
+        <x:v>307.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4923" spans="1:5">
+      <x:c r="A4923" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B4923" s="5" t="n">
+        <x:v>308.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4924" spans="1:5">
+      <x:c r="A4924" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B4924" s="5" t="n">
+        <x:v>308.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4925" spans="1:5">
+      <x:c r="A4925" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B4925" s="5" t="n">
+        <x:v>307.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4926" spans="1:5">
+      <x:c r="A4926" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B4926" s="5" t="n">
+        <x:v>309.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4927" spans="1:5">
+      <x:c r="A4927" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B4927" s="5" t="n">
+        <x:v>307.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4928" spans="1:5">
+      <x:c r="A4928" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B4928" s="5" t="n">
+        <x:v>308.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4929" spans="1:5">
+      <x:c r="A4929" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B4929" s="5" t="n">
+        <x:v>308.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4930" spans="1:5">
+      <x:c r="A4930" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B4930" s="5" t="n">
+        <x:v>307.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4931" spans="1:5">
+      <x:c r="A4931" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B4931" s="5" t="n">
+        <x:v>307.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4932" spans="1:5">
+      <x:c r="A4932" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B4932" s="5" t="n">
+        <x:v>307.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4933" spans="1:5">
+      <x:c r="A4933" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B4933" s="5" t="n">
+        <x:v>307.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4934" spans="1:5">
+      <x:c r="A4934" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B4934" s="5" t="n">
+        <x:v>308.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4935" spans="1:5">
+      <x:c r="A4935" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B4935" s="5" t="n">
+        <x:v>309.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4936" spans="1:5">
+      <x:c r="A4936" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B4936" s="5" t="n">
+        <x:v>309.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4937" spans="1:5">
+      <x:c r="A4937" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B4937" s="5" t="n">
+        <x:v>309.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4938" spans="1:5">
+      <x:c r="A4938" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B4938" s="5" t="n">
+        <x:v>309.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4939" spans="1:5">
+      <x:c r="A4939" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B4939" s="5" t="n">
+        <x:v>309.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4940" spans="1:5">
+      <x:c r="A4940" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B4940" s="5" t="n">
+        <x:v>309.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4941" spans="1:5">
+      <x:c r="A4941" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B4941" s="5" t="n">
+        <x:v>310.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4942" spans="1:5">
+      <x:c r="A4942" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B4942" s="5" t="n">
+        <x:v>312.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4943" spans="1:5">
+      <x:c r="A4943" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B4943" s="5" t="n">
+        <x:v>310.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4944" spans="1:5">
+      <x:c r="A4944" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B4944" s="5" t="n">
+        <x:v>310.82</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4945" spans="1:5">
+      <x:c r="A4945" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B4945" s="5" t="n">
+        <x:v>309.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4946" spans="1:5">
+      <x:c r="A4946" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B4946" s="5" t="n">
+        <x:v>310.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4947" spans="1:5">
+      <x:c r="A4947" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B4947" s="5" t="n">
+        <x:v>311.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4948" spans="1:5">
+      <x:c r="A4948" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B4948" s="5" t="n">
+        <x:v>312.78</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>