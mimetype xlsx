--- v4 (2026-05-25)
+++ v5 (2026-07-10)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13c6f9b1245e4523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc7bf9701b2548c7a6122bff2b89f30d.psmdcp" Id="Rc2fc493402324992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e0523dc79140d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdc010ca17694ba9af95a3d516566875.psmdcp" Id="R0e70ba901f5249dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>PATRIOT *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4948" totalsRowShown="0">
-  <x:autoFilter ref="A6:B4948"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4979" totalsRowShown="0">
+  <x:autoFilter ref="A6:B4979"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4948"/>
+  <x:dimension ref="A1:E4979"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -40066,50 +40066,298 @@
         <x:v>309.67</x:v>
       </x:c>
     </x:row>
     <x:row r="4946" spans="1:5">
       <x:c r="A4946" s="4">
         <x:v>46162</x:v>
       </x:c>
       <x:c r="B4946" s="5" t="n">
         <x:v>310.84</x:v>
       </x:c>
     </x:row>
     <x:row r="4947" spans="1:5">
       <x:c r="A4947" s="4">
         <x:v>46163</x:v>
       </x:c>
       <x:c r="B4947" s="5" t="n">
         <x:v>311.77</x:v>
       </x:c>
     </x:row>
     <x:row r="4948" spans="1:5">
       <x:c r="A4948" s="4">
         <x:v>46164</x:v>
       </x:c>
       <x:c r="B4948" s="5" t="n">
         <x:v>312.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4949" spans="1:5">
+      <x:c r="A4949" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B4949" s="5" t="n">
+        <x:v>313.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4950" spans="1:5">
+      <x:c r="A4950" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B4950" s="5" t="n">
+        <x:v>312.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4951" spans="1:5">
+      <x:c r="A4951" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B4951" s="5" t="n">
+        <x:v>314.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4952" spans="1:5">
+      <x:c r="A4952" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B4952" s="5" t="n">
+        <x:v>316.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4953" spans="1:5">
+      <x:c r="A4953" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B4953" s="5" t="n">
+        <x:v>319.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4954" spans="1:5">
+      <x:c r="A4954" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B4954" s="5" t="n">
+        <x:v>318.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4955" spans="1:5">
+      <x:c r="A4955" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B4955" s="5" t="n">
+        <x:v>317.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4956" spans="1:5">
+      <x:c r="A4956" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B4956" s="5" t="n">
+        <x:v>318.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4957" spans="1:5">
+      <x:c r="A4957" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B4957" s="5" t="n">
+        <x:v>312.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4958" spans="1:5">
+      <x:c r="A4958" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B4958" s="5" t="n">
+        <x:v>312.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4959" spans="1:5">
+      <x:c r="A4959" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B4959" s="5" t="n">
+        <x:v>311.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4960" spans="1:5">
+      <x:c r="A4960" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B4960" s="5" t="n">
+        <x:v>309.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4961" spans="1:5">
+      <x:c r="A4961" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B4961" s="5" t="n">
+        <x:v>311.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4962" spans="1:5">
+      <x:c r="A4962" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B4962" s="5" t="n">
+        <x:v>311.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4963" spans="1:5">
+      <x:c r="A4963" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B4963" s="5" t="n">
+        <x:v>312.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4964" spans="1:5">
+      <x:c r="A4964" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B4964" s="5" t="n">
+        <x:v>311.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4965" spans="1:5">
+      <x:c r="A4965" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B4965" s="5" t="n">
+        <x:v>310.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4966" spans="1:5">
+      <x:c r="A4966" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B4966" s="5" t="n">
+        <x:v>311.24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4967" spans="1:5">
+      <x:c r="A4967" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B4967" s="5" t="n">
+        <x:v>311.11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4968" spans="1:5">
+      <x:c r="A4968" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B4968" s="5" t="n">
+        <x:v>309.39</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4969" spans="1:5">
+      <x:c r="A4969" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B4969" s="5" t="n">
+        <x:v>308.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4970" spans="1:5">
+      <x:c r="A4970" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B4970" s="5" t="n">
+        <x:v>308.88</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4971" spans="1:5">
+      <x:c r="A4971" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B4971" s="5" t="n">
+        <x:v>308.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4972" spans="1:5">
+      <x:c r="A4972" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B4972" s="5" t="n">
+        <x:v>310.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4973" spans="1:5">
+      <x:c r="A4973" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B4973" s="5" t="n">
+        <x:v>311.87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4974" spans="1:5">
+      <x:c r="A4974" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B4974" s="5" t="n">
+        <x:v>311.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4975" spans="1:5">
+      <x:c r="A4975" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B4975" s="5" t="n">
+        <x:v>311.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4976" spans="1:5">
+      <x:c r="A4976" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B4976" s="5" t="n">
+        <x:v>312.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4977" spans="1:5">
+      <x:c r="A4977" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B4977" s="5" t="n">
+        <x:v>312.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4978" spans="1:5">
+      <x:c r="A4978" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B4978" s="5" t="n">
+        <x:v>312.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4979" spans="1:5">
+      <x:c r="A4979" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B4979" s="5" t="n">
+        <x:v>313.9</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>