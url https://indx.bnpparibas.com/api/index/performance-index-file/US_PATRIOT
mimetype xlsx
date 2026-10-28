--- v5 (2026-07-10)
+++ v6 (2026-10-28)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e0523dc79140d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cdc010ca17694ba9af95a3d516566875.psmdcp" Id="R0e70ba901f5249dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a3e4f34b67474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7073d7b38b543bfa9cde1a10e774874.psmdcp" Id="Rdaadb3061a1d4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>PATRIOT *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B4979" totalsRowShown="0">
-  <x:autoFilter ref="A6:B4979"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5055" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5055"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E4979"/>
+  <x:dimension ref="A1:E5055"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -40314,50 +40314,658 @@
         <x:v>312.55</x:v>
       </x:c>
     </x:row>
     <x:row r="4977" spans="1:5">
       <x:c r="A4977" s="4">
         <x:v>46210</x:v>
       </x:c>
       <x:c r="B4977" s="5" t="n">
         <x:v>312.28</x:v>
       </x:c>
     </x:row>
     <x:row r="4978" spans="1:5">
       <x:c r="A4978" s="4">
         <x:v>46211</x:v>
       </x:c>
       <x:c r="B4978" s="5" t="n">
         <x:v>312.96</x:v>
       </x:c>
     </x:row>
     <x:row r="4979" spans="1:5">
       <x:c r="A4979" s="4">
         <x:v>46212</x:v>
       </x:c>
       <x:c r="B4979" s="5" t="n">
         <x:v>313.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4980" spans="1:5">
+      <x:c r="A4980" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B4980" s="5" t="n">
+        <x:v>314.25</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4981" spans="1:5">
+      <x:c r="A4981" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B4981" s="5" t="n">
+        <x:v>313.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4982" spans="1:5">
+      <x:c r="A4982" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B4982" s="5" t="n">
+        <x:v>314.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4983" spans="1:5">
+      <x:c r="A4983" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B4983" s="5" t="n">
+        <x:v>313.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4984" spans="1:5">
+      <x:c r="A4984" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B4984" s="5" t="n">
+        <x:v>313.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4985" spans="1:5">
+      <x:c r="A4985" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B4985" s="5" t="n">
+        <x:v>311.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4986" spans="1:5">
+      <x:c r="A4986" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B4986" s="5" t="n">
+        <x:v>311.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4987" spans="1:5">
+      <x:c r="A4987" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B4987" s="5" t="n">
+        <x:v>313.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4988" spans="1:5">
+      <x:c r="A4988" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B4988" s="5" t="n">
+        <x:v>312.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4989" spans="1:5">
+      <x:c r="A4989" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B4989" s="5" t="n">
+        <x:v>312.1</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4990" spans="1:5">
+      <x:c r="A4990" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B4990" s="5" t="n">
+        <x:v>311.51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4991" spans="1:5">
+      <x:c r="A4991" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B4991" s="5" t="n">
+        <x:v>311.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4992" spans="1:5">
+      <x:c r="A4992" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B4992" s="5" t="n">
+        <x:v>310.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4993" spans="1:5">
+      <x:c r="A4993" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B4993" s="5" t="n">
+        <x:v>308.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4994" spans="1:5">
+      <x:c r="A4994" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B4994" s="5" t="n">
+        <x:v>311.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4995" spans="1:5">
+      <x:c r="A4995" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B4995" s="5" t="n">
+        <x:v>314.47</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4996" spans="1:5">
+      <x:c r="A4996" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B4996" s="5" t="n">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4997" spans="1:5">
+      <x:c r="A4997" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B4997" s="5" t="n">
+        <x:v>319.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4998" spans="1:5">
+      <x:c r="A4998" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B4998" s="5" t="n">
+        <x:v>318.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="4999" spans="1:5">
+      <x:c r="A4999" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B4999" s="5" t="n">
+        <x:v>318.15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5000" spans="1:5">
+      <x:c r="A5000" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5000" s="5" t="n">
+        <x:v>319.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5001" spans="1:5">
+      <x:c r="A5001" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5001" s="5" t="n">
+        <x:v>321.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5002" spans="1:5">
+      <x:c r="A5002" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5002" s="5" t="n">
+        <x:v>320.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5003" spans="1:5">
+      <x:c r="A5003" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5003" s="5" t="n">
+        <x:v>321.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5004" spans="1:5">
+      <x:c r="A5004" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5004" s="5" t="n">
+        <x:v>321.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5005" spans="1:5">
+      <x:c r="A5005" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5005" s="5" t="n">
+        <x:v>321.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5006" spans="1:5">
+      <x:c r="A5006" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5006" s="5" t="n">
+        <x:v>321.06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5007" spans="1:5">
+      <x:c r="A5007" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5007" s="5" t="n">
+        <x:v>320.49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5008" spans="1:5">
+      <x:c r="A5008" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5008" s="5" t="n">
+        <x:v>320.54</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5009" spans="1:5">
+      <x:c r="A5009" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5009" s="5" t="n">
+        <x:v>319.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5010" spans="1:5">
+      <x:c r="A5010" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5010" s="5" t="n">
+        <x:v>320.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5011" spans="1:5">
+      <x:c r="A5011" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5011" s="5" t="n">
+        <x:v>319.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5012" spans="1:5">
+      <x:c r="A5012" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5012" s="5" t="n">
+        <x:v>319.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5013" spans="1:5">
+      <x:c r="A5013" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5013" s="5" t="n">
+        <x:v>319.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5014" spans="1:5">
+      <x:c r="A5014" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5014" s="5" t="n">
+        <x:v>321.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5015" spans="1:5">
+      <x:c r="A5015" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5015" s="5" t="n">
+        <x:v>321.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5016" spans="1:5">
+      <x:c r="A5016" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5016" s="5" t="n">
+        <x:v>322.29</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5017" spans="1:5">
+      <x:c r="A5017" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5017" s="5" t="n">
+        <x:v>320.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5018" spans="1:5">
+      <x:c r="A5018" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5018" s="5" t="n">
+        <x:v>321.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5019" spans="1:5">
+      <x:c r="A5019" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5019" s="5" t="n">
+        <x:v>323.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5020" spans="1:5">
+      <x:c r="A5020" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5020" s="5" t="n">
+        <x:v>322.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5021" spans="1:5">
+      <x:c r="A5021" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5021" s="5" t="n">
+        <x:v>322.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5022" spans="1:5">
+      <x:c r="A5022" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5022" s="5" t="n">
+        <x:v>323.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5023" spans="1:5">
+      <x:c r="A5023" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5023" s="5" t="n">
+        <x:v>323.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5024" spans="1:5">
+      <x:c r="A5024" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5024" s="5" t="n">
+        <x:v>325.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5025" spans="1:5">
+      <x:c r="A5025" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5025" s="5" t="n">
+        <x:v>326.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5026" spans="1:5">
+      <x:c r="A5026" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B5026" s="5" t="n">
+        <x:v>326.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5027" spans="1:5">
+      <x:c r="A5027" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B5027" s="5" t="n">
+        <x:v>325.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5028" spans="1:5">
+      <x:c r="A5028" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B5028" s="5" t="n">
+        <x:v>327.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5029" spans="1:5">
+      <x:c r="A5029" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B5029" s="5" t="n">
+        <x:v>328.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5030" spans="1:5">
+      <x:c r="A5030" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B5030" s="5" t="n">
+        <x:v>330.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5031" spans="1:5">
+      <x:c r="A5031" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B5031" s="5" t="n">
+        <x:v>330.41</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5032" spans="1:5">
+      <x:c r="A5032" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B5032" s="5" t="n">
+        <x:v>332.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5033" spans="1:5">
+      <x:c r="A5033" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B5033" s="5" t="n">
+        <x:v>334.08</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5034" spans="1:5">
+      <x:c r="A5034" s="4">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B5034" s="5" t="n">
+        <x:v>334.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5035" spans="1:5">
+      <x:c r="A5035" s="4">
+        <x:v>46293</x:v>
+      </x:c>
+      <x:c r="B5035" s="5" t="n">
+        <x:v>333.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5036" spans="1:5">
+      <x:c r="A5036" s="4">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B5036" s="5" t="n">
+        <x:v>332.92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5037" spans="1:5">
+      <x:c r="A5037" s="4">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B5037" s="5" t="n">
+        <x:v>332.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5038" spans="1:5">
+      <x:c r="A5038" s="4">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="B5038" s="5" t="n">
+        <x:v>331.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5039" spans="1:5">
+      <x:c r="A5039" s="4">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B5039" s="5" t="n">
+        <x:v>332.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5040" spans="1:5">
+      <x:c r="A5040" s="4">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B5040" s="5" t="n">
+        <x:v>334.7</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5041" spans="1:5">
+      <x:c r="A5041" s="4">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="B5041" s="5" t="n">
+        <x:v>335.64</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5042" spans="1:5">
+      <x:c r="A5042" s="4">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="B5042" s="5" t="n">
+        <x:v>334.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5043" spans="1:5">
+      <x:c r="A5043" s="4">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B5043" s="5" t="n">
+        <x:v>333.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5044" spans="1:5">
+      <x:c r="A5044" s="4">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B5044" s="5" t="n">
+        <x:v>335.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5045" spans="1:5">
+      <x:c r="A5045" s="4">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="B5045" s="5" t="n">
+        <x:v>335.03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5046" spans="1:5">
+      <x:c r="A5046" s="4">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="B5046" s="5" t="n">
+        <x:v>335.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5047" spans="1:5">
+      <x:c r="A5047" s="4">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B5047" s="5" t="n">
+        <x:v>331.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5048" spans="1:5">
+      <x:c r="A5048" s="4">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B5048" s="5" t="n">
+        <x:v>330.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5049" spans="1:5">
+      <x:c r="A5049" s="4">
+        <x:v>46311</x:v>
+      </x:c>
+      <x:c r="B5049" s="5" t="n">
+        <x:v>326.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5050" spans="1:5">
+      <x:c r="A5050" s="4">
+        <x:v>46314</x:v>
+      </x:c>
+      <x:c r="B5050" s="5" t="n">
+        <x:v>328.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5051" spans="1:5">
+      <x:c r="A5051" s="4">
+        <x:v>46315</x:v>
+      </x:c>
+      <x:c r="B5051" s="5" t="n">
+        <x:v>328.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5052" spans="1:5">
+      <x:c r="A5052" s="4">
+        <x:v>46316</x:v>
+      </x:c>
+      <x:c r="B5052" s="5" t="n">
+        <x:v>329.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5053" spans="1:5">
+      <x:c r="A5053" s="4">
+        <x:v>46317</x:v>
+      </x:c>
+      <x:c r="B5053" s="5" t="n">
+        <x:v>323.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5054" spans="1:5">
+      <x:c r="A5054" s="4">
+        <x:v>46318</x:v>
+      </x:c>
+      <x:c r="B5054" s="5" t="n">
+        <x:v>324.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5055" spans="1:5">
+      <x:c r="A5055" s="4">
+        <x:v>46321</x:v>
+      </x:c>
+      <x:c r="B5055" s="5" t="n">
+        <x:v>325.56</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>