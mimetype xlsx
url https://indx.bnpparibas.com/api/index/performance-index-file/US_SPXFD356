--- v0 (2026-04-18)
+++ v1 (2026-06-04)
@@ -1,91 +1,91 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28e9d672b69c409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04ac46d5350d4c15b73209bfbade6954.psmdcp" Id="R2607178a63ca45a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2050872ec40d481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43d669287aea44c7a3188a817da1073c.psmdcp" Id="R032b2762875f48c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>SPXFD356 *</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Type</x:t>
   </x:si>
   <x:si>
     <x:t>Excess Return</x:t>
   </x:si>
   <x:si>
     <x:t>Start Date</x:t>
   </x:si>
   <x:si>
     <x:t>Live Date</x:t>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>Values</x:t>
   </x:si>
   <x:si>
-    <x:t>The information and opinions contained in this document have been obtained from public sources believed to be reliable, but no representation or warranty, express or implied, is made that such information is accurate or complete and it should not be relied upon as such. This document does not constitute a prospectus or other offering document or an offer or solicitation to buy any securities or other investment. No BNP Paribas Group Company accepts any liability whatsoever for any direct or consequential loss arising from any use of material contained in this document. All estimates and opinions included in this document constitute our judgements as of the date of this document. BNP Paribas does not guarantee the accuracy or completeness of this analysis or the calculation methods, any errors or omissions in computing or disseminating this analysis, and for any use you make of it. The analysis has been prepared in good faith by BNP Paribas in accordance with BNP Paribas’ own internal models and calculation methods and is for your information only. Analysis based on different models or assumptions may yield different results.  Numerous factors may affect the analysis, which may or may not be taken into account. Therefore, this analysis may vary significantly from analysis obtained from other sources or market participants. This document contains Index performance data based on back-testing, i.e., calculations of the performance of the Index prior to launch if it had existed, using the same current Index methodology and based on the initial constituents of the Index. Back-testing performance information is purely hypothetical, is provided in this document solely for informational purposes, does not represent actual performance and should not be interpreted as an indication of actual or future performance. The characteristics and risks associated to products based on indices are available in product related documentation.S&amp;P 500 Futures Defined Volatility 35% 6% Decrement Index (the “Index”) is the exclusive property of BNP Paribas (the “Index Sponsor”). BNP Paribas Arbitrage SNC (the “Calculation Agent”) and the Index Sponsor do not guarantee the accuracy and/or completeness of the composition, calculation, publication and adjustment of the Index, any data included therein, or any data from which it is based, and the Calculation Agent and the Index Sponsor shall have no liability for any errors, omissions, or interruptions therein. The Calculation Agent and the Index Sponsor make no warranty, express or implied, as to results to be obtained from the use of the Index. The Calculation Agent and the Index Sponsor make no express or implied warranties, and expressly disclaim all warranties of merchantability or fitness for a particular purpose or use with respect to the Index or any data included therein. Without limiting any of the foregoing, in no event shall the Calculation Agent and the Index Sponsor have any liability for any special, punitive, indirect, or consequential damages (including lost profits), even if notified of the possibility of such damages.</x:t>
+    <x:t>The information and opinions contained in this document have been obtained from public sources believed to be reliable, but no representation or warranty, express or implied, is made that such information is accurate or complete and it should not be relied upon as such. This document does not constitute a prospectus or other offering document or an offer or solicitation to buy any securities or other investment. No BNP Paribas Group Company accepts any liability whatsoever for any direct or consequential loss arising from any use of material contained in this document. All estimates and opinions included in this document constitute our judgements as of the date of this document. BNP Paribas does not guarantee the accuracy or completeness of this analysis or the calculation methods, any errors or omissions in computing or disseminating this analysis, and for any use you make of it. The analysis has been prepared in good faith by BNP Paribas in accordance with BNP Paribas’ own internal models and calculation methods and is for your information only. Analysis based on different models or assumptions may yield different results.  Numerous factors may affect the analysis, which may or may not be taken into account. Therefore, this analysis may vary significantly from analysis obtained from other sources or market participants. This document contains Index performance data based on back-testing, i.e., calculations of the performance of the Index prior to launch if it had existed, using the same current Index methodology and based on the initial constituents of the Index. Back-testing performance information is purely hypothetical, is provided in this document solely for informational purposes, does not represent actual performance and should not be interpreted as an indication of actual or future performance. The characteristics and risks associated to products based on indices are available in product related documentation.S&amp;P 500 Futures 35% Defined Volatility 6% Decrement Index (the “Index”) is the exclusive property of BNP Paribas (the “Index Sponsor”). BNP Paribas Arbitrage SNC (the “Calculation Agent”) and the Index Sponsor do not guarantee the accuracy and/or completeness of the composition, calculation, publication and adjustment of the Index, any data included therein, or any data from which it is based, and the Calculation Agent and the Index Sponsor shall have no liability for any errors, omissions, or interruptions therein. The Calculation Agent and the Index Sponsor make no warranty, express or implied, as to results to be obtained from the use of the Index. The Calculation Agent and the Index Sponsor make no express or implied warranties, and expressly disclaim all warranties of merchantability or fitness for a particular purpose or use with respect to the Index or any data included therein. Without limiting any of the foregoing, in no event shall the Calculation Agent and the Index Sponsor have any liability for any special, punitive, indirect, or consequential damages (including lost profits), even if notified of the possibility of such damages.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="yyyy/MM/dd"/>
   </x:numFmts>
   <x:fonts count="1">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
   </x:fonts>
   <x:fills count="3">
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
     <x:fill>
       <x:patternFill patternType="gray125"/>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5153" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5153"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5186" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5186"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5153"/>
+  <x:dimension ref="A1:E5186"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -41706,50 +41706,314 @@
         <x:v>3139.16</x:v>
       </x:c>
     </x:row>
     <x:row r="5151" spans="1:5">
       <x:c r="A5151" s="4">
         <x:v>46126</x:v>
       </x:c>
       <x:c r="B5151" s="5" t="n">
         <x:v>3222.43</x:v>
       </x:c>
     </x:row>
     <x:row r="5152" spans="1:5">
       <x:c r="A5152" s="4">
         <x:v>46127</x:v>
       </x:c>
       <x:c r="B5152" s="5" t="n">
         <x:v>3278.87</x:v>
       </x:c>
     </x:row>
     <x:row r="5153" spans="1:5">
       <x:c r="A5153" s="4">
         <x:v>46128</x:v>
       </x:c>
       <x:c r="B5153" s="5" t="n">
         <x:v>3295.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5154" spans="1:5">
+      <x:c r="A5154" s="4">
+        <x:v>46129</x:v>
+      </x:c>
+      <x:c r="B5154" s="5" t="n">
+        <x:v>3382.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5155" spans="1:5">
+      <x:c r="A5155" s="4">
+        <x:v>46132</x:v>
+      </x:c>
+      <x:c r="B5155" s="5" t="n">
+        <x:v>3363.68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5156" spans="1:5">
+      <x:c r="A5156" s="4">
+        <x:v>46133</x:v>
+      </x:c>
+      <x:c r="B5156" s="5" t="n">
+        <x:v>3301.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5157" spans="1:5">
+      <x:c r="A5157" s="4">
+        <x:v>46134</x:v>
+      </x:c>
+      <x:c r="B5157" s="5" t="n">
+        <x:v>3392.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5158" spans="1:5">
+      <x:c r="A5158" s="4">
+        <x:v>46135</x:v>
+      </x:c>
+      <x:c r="B5158" s="5" t="n">
+        <x:v>3356.18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5159" spans="1:5">
+      <x:c r="A5159" s="4">
+        <x:v>46136</x:v>
+      </x:c>
+      <x:c r="B5159" s="5" t="n">
+        <x:v>3421.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5160" spans="1:5">
+      <x:c r="A5160" s="4">
+        <x:v>46139</x:v>
+      </x:c>
+      <x:c r="B5160" s="5" t="n">
+        <x:v>3431.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5161" spans="1:5">
+      <x:c r="A5161" s="4">
+        <x:v>46140</x:v>
+      </x:c>
+      <x:c r="B5161" s="5" t="n">
+        <x:v>3394.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5162" spans="1:5">
+      <x:c r="A5162" s="4">
+        <x:v>46141</x:v>
+      </x:c>
+      <x:c r="B5162" s="5" t="n">
+        <x:v>3390.56</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5163" spans="1:5">
+      <x:c r="A5163" s="4">
+        <x:v>46142</x:v>
+      </x:c>
+      <x:c r="B5163" s="5" t="n">
+        <x:v>3470.21</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5164" spans="1:5">
+      <x:c r="A5164" s="4">
+        <x:v>46143</x:v>
+      </x:c>
+      <x:c r="B5164" s="5" t="n">
+        <x:v>3479.63</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5165" spans="1:5">
+      <x:c r="A5165" s="4">
+        <x:v>46146</x:v>
+      </x:c>
+      <x:c r="B5165" s="5" t="n">
+        <x:v>3439.9</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5166" spans="1:5">
+      <x:c r="A5166" s="4">
+        <x:v>46147</x:v>
+      </x:c>
+      <x:c r="B5166" s="5" t="n">
+        <x:v>3517.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5167" spans="1:5">
+      <x:c r="A5167" s="4">
+        <x:v>46148</x:v>
+      </x:c>
+      <x:c r="B5167" s="5" t="n">
+        <x:v>3656.66</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5168" spans="1:5">
+      <x:c r="A5168" s="4">
+        <x:v>46149</x:v>
+      </x:c>
+      <x:c r="B5168" s="5" t="n">
+        <x:v>3619.81</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5169" spans="1:5">
+      <x:c r="A5169" s="4">
+        <x:v>46150</x:v>
+      </x:c>
+      <x:c r="B5169" s="5" t="n">
+        <x:v>3695.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5170" spans="1:5">
+      <x:c r="A5170" s="4">
+        <x:v>46153</x:v>
+      </x:c>
+      <x:c r="B5170" s="5" t="n">
+        <x:v>3717.76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5171" spans="1:5">
+      <x:c r="A5171" s="4">
+        <x:v>46154</x:v>
+      </x:c>
+      <x:c r="B5171" s="5" t="n">
+        <x:v>3703.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5172" spans="1:5">
+      <x:c r="A5172" s="4">
+        <x:v>46155</x:v>
+      </x:c>
+      <x:c r="B5172" s="5" t="n">
+        <x:v>3760.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5173" spans="1:5">
+      <x:c r="A5173" s="4">
+        <x:v>46156</x:v>
+      </x:c>
+      <x:c r="B5173" s="5" t="n">
+        <x:v>3834.97</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5174" spans="1:5">
+      <x:c r="A5174" s="4">
+        <x:v>46157</x:v>
+      </x:c>
+      <x:c r="B5174" s="5" t="n">
+        <x:v>3710.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5175" spans="1:5">
+      <x:c r="A5175" s="4">
+        <x:v>46160</x:v>
+      </x:c>
+      <x:c r="B5175" s="5" t="n">
+        <x:v>3700.91</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5176" spans="1:5">
+      <x:c r="A5176" s="4">
+        <x:v>46161</x:v>
+      </x:c>
+      <x:c r="B5176" s="5" t="n">
+        <x:v>3641.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5177" spans="1:5">
+      <x:c r="A5177" s="4">
+        <x:v>46162</x:v>
+      </x:c>
+      <x:c r="B5177" s="5" t="n">
+        <x:v>3731.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5178" spans="1:5">
+      <x:c r="A5178" s="4">
+        <x:v>46163</x:v>
+      </x:c>
+      <x:c r="B5178" s="5" t="n">
+        <x:v>3748.27</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5179" spans="1:5">
+      <x:c r="A5179" s="4">
+        <x:v>46164</x:v>
+      </x:c>
+      <x:c r="B5179" s="5" t="n">
+        <x:v>3777.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5180" spans="1:5">
+      <x:c r="A5180" s="4">
+        <x:v>46168</x:v>
+      </x:c>
+      <x:c r="B5180" s="5" t="n">
+        <x:v>3843.43</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5181" spans="1:5">
+      <x:c r="A5181" s="4">
+        <x:v>46169</x:v>
+      </x:c>
+      <x:c r="B5181" s="5" t="n">
+        <x:v>3847.28</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5182" spans="1:5">
+      <x:c r="A5182" s="4">
+        <x:v>46170</x:v>
+      </x:c>
+      <x:c r="B5182" s="5" t="n">
+        <x:v>3908.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5183" spans="1:5">
+      <x:c r="A5183" s="4">
+        <x:v>46171</x:v>
+      </x:c>
+      <x:c r="B5183" s="5" t="n">
+        <x:v>3929.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5184" spans="1:5">
+      <x:c r="A5184" s="4">
+        <x:v>46174</x:v>
+      </x:c>
+      <x:c r="B5184" s="5" t="n">
+        <x:v>3956.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5185" spans="1:5">
+      <x:c r="A5185" s="4">
+        <x:v>46175</x:v>
+      </x:c>
+      <x:c r="B5185" s="5" t="n">
+        <x:v>3972.96</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5186" spans="1:5">
+      <x:c r="A5186" s="4">
+        <x:v>46176</x:v>
+      </x:c>
+      <x:c r="B5186" s="5" t="n">
+        <x:v>3886.36</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>