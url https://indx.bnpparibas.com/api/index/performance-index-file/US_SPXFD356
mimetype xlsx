--- v1 (2026-06-04)
+++ v2 (2026-07-20)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2050872ec40d481a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/43d669287aea44c7a3188a817da1073c.psmdcp" Id="R032b2762875f48c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb69fd2556874e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63fd8cabadb9411f8cc1e1f7c3735701.psmdcp" Id="R79b65a4ed8dc4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>SPXFD356 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5186" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5186"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5216" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5216"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5186"/>
+  <x:dimension ref="A1:E5216"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -41970,50 +41970,290 @@
         <x:v>3929.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5184" spans="1:5">
       <x:c r="A5184" s="4">
         <x:v>46174</x:v>
       </x:c>
       <x:c r="B5184" s="5" t="n">
         <x:v>3956.26</x:v>
       </x:c>
     </x:row>
     <x:row r="5185" spans="1:5">
       <x:c r="A5185" s="4">
         <x:v>46175</x:v>
       </x:c>
       <x:c r="B5185" s="5" t="n">
         <x:v>3972.96</x:v>
       </x:c>
     </x:row>
     <x:row r="5186" spans="1:5">
       <x:c r="A5186" s="4">
         <x:v>46176</x:v>
       </x:c>
       <x:c r="B5186" s="5" t="n">
         <x:v>3886.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5187" spans="1:5">
+      <x:c r="A5187" s="4">
+        <x:v>46177</x:v>
+      </x:c>
+      <x:c r="B5187" s="5" t="n">
+        <x:v>3934.05</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5188" spans="1:5">
+      <x:c r="A5188" s="4">
+        <x:v>46178</x:v>
+      </x:c>
+      <x:c r="B5188" s="5" t="n">
+        <x:v>3599.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5189" spans="1:5">
+      <x:c r="A5189" s="4">
+        <x:v>46181</x:v>
+      </x:c>
+      <x:c r="B5189" s="5" t="n">
+        <x:v>3614.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5190" spans="1:5">
+      <x:c r="A5190" s="4">
+        <x:v>46182</x:v>
+      </x:c>
+      <x:c r="B5190" s="5" t="n">
+        <x:v>3588.22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5191" spans="1:5">
+      <x:c r="A5191" s="4">
+        <x:v>46183</x:v>
+      </x:c>
+      <x:c r="B5191" s="5" t="n">
+        <x:v>3459.79</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5192" spans="1:5">
+      <x:c r="A5192" s="4">
+        <x:v>46184</x:v>
+      </x:c>
+      <x:c r="B5192" s="5" t="n">
+        <x:v>3591.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5193" spans="1:5">
+      <x:c r="A5193" s="4">
+        <x:v>46185</x:v>
+      </x:c>
+      <x:c r="B5193" s="5" t="n">
+        <x:v>3634.37</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5194" spans="1:5">
+      <x:c r="A5194" s="4">
+        <x:v>46188</x:v>
+      </x:c>
+      <x:c r="B5194" s="5" t="n">
+        <x:v>3762.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5195" spans="1:5">
+      <x:c r="A5195" s="4">
+        <x:v>46189</x:v>
+      </x:c>
+      <x:c r="B5195" s="5" t="n">
+        <x:v>3722.53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5196" spans="1:5">
+      <x:c r="A5196" s="4">
+        <x:v>46190</x:v>
+      </x:c>
+      <x:c r="B5196" s="5" t="n">
+        <x:v>3626.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5197" spans="1:5">
+      <x:c r="A5197" s="4">
+        <x:v>46191</x:v>
+      </x:c>
+      <x:c r="B5197" s="5" t="n">
+        <x:v>3709.62</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5198" spans="1:5">
+      <x:c r="A5198" s="4">
+        <x:v>46195</x:v>
+      </x:c>
+      <x:c r="B5198" s="5" t="n">
+        <x:v>3666.23</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5199" spans="1:5">
+      <x:c r="A5199" s="4">
+        <x:v>46196</x:v>
+      </x:c>
+      <x:c r="B5199" s="5" t="n">
+        <x:v>3521.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5200" spans="1:5">
+      <x:c r="A5200" s="4">
+        <x:v>46197</x:v>
+      </x:c>
+      <x:c r="B5200" s="5" t="n">
+        <x:v>3508.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5201" spans="1:5">
+      <x:c r="A5201" s="4">
+        <x:v>46198</x:v>
+      </x:c>
+      <x:c r="B5201" s="5" t="n">
+        <x:v>3500.65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5202" spans="1:5">
+      <x:c r="A5202" s="4">
+        <x:v>46199</x:v>
+      </x:c>
+      <x:c r="B5202" s="5" t="n">
+        <x:v>3475.09</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5203" spans="1:5">
+      <x:c r="A5203" s="4">
+        <x:v>46202</x:v>
+      </x:c>
+      <x:c r="B5203" s="5" t="n">
+        <x:v>3576.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5204" spans="1:5">
+      <x:c r="A5204" s="4">
+        <x:v>46203</x:v>
+      </x:c>
+      <x:c r="B5204" s="5" t="n">
+        <x:v>3626.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5205" spans="1:5">
+      <x:c r="A5205" s="4">
+        <x:v>46204</x:v>
+      </x:c>
+      <x:c r="B5205" s="5" t="n">
+        <x:v>3620.48</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5206" spans="1:5">
+      <x:c r="A5206" s="4">
+        <x:v>46205</x:v>
+      </x:c>
+      <x:c r="B5206" s="5" t="n">
+        <x:v>3615.19</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5207" spans="1:5">
+      <x:c r="A5207" s="4">
+        <x:v>46209</x:v>
+      </x:c>
+      <x:c r="B5207" s="5" t="n">
+        <x:v>3701.78</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5208" spans="1:5">
+      <x:c r="A5208" s="4">
+        <x:v>46210</x:v>
+      </x:c>
+      <x:c r="B5208" s="5" t="n">
+        <x:v>3644.57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5209" spans="1:5">
+      <x:c r="A5209" s="4">
+        <x:v>46211</x:v>
+      </x:c>
+      <x:c r="B5209" s="5" t="n">
+        <x:v>3612.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5210" spans="1:5">
+      <x:c r="A5210" s="4">
+        <x:v>46212</x:v>
+      </x:c>
+      <x:c r="B5210" s="5" t="n">
+        <x:v>3696.12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5211" spans="1:5">
+      <x:c r="A5211" s="4">
+        <x:v>46213</x:v>
+      </x:c>
+      <x:c r="B5211" s="5" t="n">
+        <x:v>3738.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5212" spans="1:5">
+      <x:c r="A5212" s="4">
+        <x:v>46216</x:v>
+      </x:c>
+      <x:c r="B5212" s="5" t="n">
+        <x:v>3635.2</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5213" spans="1:5">
+      <x:c r="A5213" s="4">
+        <x:v>46217</x:v>
+      </x:c>
+      <x:c r="B5213" s="5" t="n">
+        <x:v>3684.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5214" spans="1:5">
+      <x:c r="A5214" s="4">
+        <x:v>46218</x:v>
+      </x:c>
+      <x:c r="B5214" s="5" t="n">
+        <x:v>3725.84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5215" spans="1:5">
+      <x:c r="A5215" s="4">
+        <x:v>46219</x:v>
+      </x:c>
+      <x:c r="B5215" s="5" t="n">
+        <x:v>3659.52</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5216" spans="1:5">
+      <x:c r="A5216" s="4">
+        <x:v>46220</x:v>
+      </x:c>
+      <x:c r="B5216" s="5" t="n">
+        <x:v>3513.4</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>