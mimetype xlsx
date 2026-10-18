--- v2 (2026-07-20)
+++ v3 (2026-10-18)
@@ -1,41 +1,41 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/tables/table.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/theme/theme.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb69fd2556874e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63fd8cabadb9411f8cc1e1f7c3735701.psmdcp" Id="R79b65a4ed8dc4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63f7fe65c224652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e6c6c8799a4043709d2d5660c0223465.psmdcp" Id="R4d3680fbc1634fb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Index" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>SPXFD356 *</x:t>
   </x:si>
   <x:si>
@@ -174,52 +174,52 @@
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="14" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/tables/table.xml><?xml version="1.0" encoding="utf-8"?>
-<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5216" totalsRowShown="0">
-  <x:autoFilter ref="A6:B5216"/>
+<x:table xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="Table1" displayName="Table1" ref="A6:B5279" totalsRowShown="0">
+  <x:autoFilter ref="A6:B5279"/>
   <x:tableColumns count="2">
     <x:tableColumn id="1" name="Date"/>
     <x:tableColumn id="2" name="Values"/>
   </x:tableColumns>
   <x:tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </x:table>
 </file>
 
 <file path=xl/theme/theme.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -475,51 +475,51 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table.xml" Id="rId5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:E5216"/>
+  <x:dimension ref="A1:E5279"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5">
       <x:c r="A2" s="1" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B2" s="1" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="A3" s="1" t="s">
         <x:v>4</x:v>
       </x:c>
@@ -42210,50 +42210,554 @@
         <x:v>3684.74</x:v>
       </x:c>
     </x:row>
     <x:row r="5214" spans="1:5">
       <x:c r="A5214" s="4">
         <x:v>46218</x:v>
       </x:c>
       <x:c r="B5214" s="5" t="n">
         <x:v>3725.84</x:v>
       </x:c>
     </x:row>
     <x:row r="5215" spans="1:5">
       <x:c r="A5215" s="4">
         <x:v>46219</x:v>
       </x:c>
       <x:c r="B5215" s="5" t="n">
         <x:v>3659.52</x:v>
       </x:c>
     </x:row>
     <x:row r="5216" spans="1:5">
       <x:c r="A5216" s="4">
         <x:v>46220</x:v>
       </x:c>
       <x:c r="B5216" s="5" t="n">
         <x:v>3513.4</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5217" spans="1:5">
+      <x:c r="A5217" s="4">
+        <x:v>46223</x:v>
+      </x:c>
+      <x:c r="B5217" s="5" t="n">
+        <x:v>3495.99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5218" spans="1:5">
+      <x:c r="A5218" s="4">
+        <x:v>46224</x:v>
+      </x:c>
+      <x:c r="B5218" s="5" t="n">
+        <x:v>3566.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5219" spans="1:5">
+      <x:c r="A5219" s="4">
+        <x:v>46225</x:v>
+      </x:c>
+      <x:c r="B5219" s="5" t="n">
+        <x:v>3559.75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5220" spans="1:5">
+      <x:c r="A5220" s="4">
+        <x:v>46226</x:v>
+      </x:c>
+      <x:c r="B5220" s="5" t="n">
+        <x:v>3448.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5221" spans="1:5">
+      <x:c r="A5221" s="4">
+        <x:v>46227</x:v>
+      </x:c>
+      <x:c r="B5221" s="5" t="n">
+        <x:v>3449.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5222" spans="1:5">
+      <x:c r="A5222" s="4">
+        <x:v>46230</x:v>
+      </x:c>
+      <x:c r="B5222" s="5" t="n">
+        <x:v>3449.01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5223" spans="1:5">
+      <x:c r="A5223" s="4">
+        <x:v>46231</x:v>
+      </x:c>
+      <x:c r="B5223" s="5" t="n">
+        <x:v>3466.55</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5224" spans="1:5">
+      <x:c r="A5224" s="4">
+        <x:v>46232</x:v>
+      </x:c>
+      <x:c r="B5224" s="5" t="n">
+        <x:v>3344.5</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5225" spans="1:5">
+      <x:c r="A5225" s="4">
+        <x:v>46233</x:v>
+      </x:c>
+      <x:c r="B5225" s="5" t="n">
+        <x:v>3473.13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5226" spans="1:5">
+      <x:c r="A5226" s="4">
+        <x:v>46234</x:v>
+      </x:c>
+      <x:c r="B5226" s="5" t="n">
+        <x:v>3519.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5227" spans="1:5">
+      <x:c r="A5227" s="4">
+        <x:v>46237</x:v>
+      </x:c>
+      <x:c r="B5227" s="5" t="n">
+        <x:v>3666.85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5228" spans="1:5">
+      <x:c r="A5228" s="4">
+        <x:v>46238</x:v>
+      </x:c>
+      <x:c r="B5228" s="5" t="n">
+        <x:v>3853.46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5229" spans="1:5">
+      <x:c r="A5229" s="4">
+        <x:v>46239</x:v>
+      </x:c>
+      <x:c r="B5229" s="5" t="n">
+        <x:v>3831.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5230" spans="1:5">
+      <x:c r="A5230" s="4">
+        <x:v>46240</x:v>
+      </x:c>
+      <x:c r="B5230" s="5" t="n">
+        <x:v>3810.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5231" spans="1:5">
+      <x:c r="A5231" s="4">
+        <x:v>46241</x:v>
+      </x:c>
+      <x:c r="B5231" s="5" t="n">
+        <x:v>3871.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5232" spans="1:5">
+      <x:c r="A5232" s="4">
+        <x:v>46244</x:v>
+      </x:c>
+      <x:c r="B5232" s="5" t="n">
+        <x:v>3864.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5233" spans="1:5">
+      <x:c r="A5233" s="4">
+        <x:v>46245</x:v>
+      </x:c>
+      <x:c r="B5233" s="5" t="n">
+        <x:v>3816.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5234" spans="1:5">
+      <x:c r="A5234" s="4">
+        <x:v>46246</x:v>
+      </x:c>
+      <x:c r="B5234" s="5" t="n">
+        <x:v>3853.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5235" spans="1:5">
+      <x:c r="A5235" s="4">
+        <x:v>46247</x:v>
+      </x:c>
+      <x:c r="B5235" s="5" t="n">
+        <x:v>3937.77</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5236" spans="1:5">
+      <x:c r="A5236" s="4">
+        <x:v>46248</x:v>
+      </x:c>
+      <x:c r="B5236" s="5" t="n">
+        <x:v>3908.94</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5237" spans="1:5">
+      <x:c r="A5237" s="4">
+        <x:v>46251</x:v>
+      </x:c>
+      <x:c r="B5237" s="5" t="n">
+        <x:v>3835.33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5238" spans="1:5">
+      <x:c r="A5238" s="4">
+        <x:v>46252</x:v>
+      </x:c>
+      <x:c r="B5238" s="5" t="n">
+        <x:v>3726.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5239" spans="1:5">
+      <x:c r="A5239" s="4">
+        <x:v>46253</x:v>
+      </x:c>
+      <x:c r="B5239" s="5" t="n">
+        <x:v>3755.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5240" spans="1:5">
+      <x:c r="A5240" s="4">
+        <x:v>46254</x:v>
+      </x:c>
+      <x:c r="B5240" s="5" t="n">
+        <x:v>3623.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5241" spans="1:5">
+      <x:c r="A5241" s="4">
+        <x:v>46255</x:v>
+      </x:c>
+      <x:c r="B5241" s="5" t="n">
+        <x:v>3681.67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5242" spans="1:5">
+      <x:c r="A5242" s="4">
+        <x:v>46258</x:v>
+      </x:c>
+      <x:c r="B5242" s="5" t="n">
+        <x:v>3647.44</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5243" spans="1:5">
+      <x:c r="A5243" s="4">
+        <x:v>46259</x:v>
+      </x:c>
+      <x:c r="B5243" s="5" t="n">
+        <x:v>3680.34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5244" spans="1:5">
+      <x:c r="A5244" s="4">
+        <x:v>46260</x:v>
+      </x:c>
+      <x:c r="B5244" s="5" t="n">
+        <x:v>3676.71</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5245" spans="1:5">
+      <x:c r="A5245" s="4">
+        <x:v>46261</x:v>
+      </x:c>
+      <x:c r="B5245" s="5" t="n">
+        <x:v>3755.17</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5246" spans="1:5">
+      <x:c r="A5246" s="4">
+        <x:v>46262</x:v>
+      </x:c>
+      <x:c r="B5246" s="5" t="n">
+        <x:v>3723.45</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5247" spans="1:5">
+      <x:c r="A5247" s="4">
+        <x:v>46265</x:v>
+      </x:c>
+      <x:c r="B5247" s="5" t="n">
+        <x:v>3682.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5248" spans="1:5">
+      <x:c r="A5248" s="4">
+        <x:v>46266</x:v>
+      </x:c>
+      <x:c r="B5248" s="5" t="n">
+        <x:v>3587.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5249" spans="1:5">
+      <x:c r="A5249" s="4">
+        <x:v>46267</x:v>
+      </x:c>
+      <x:c r="B5249" s="5" t="n">
+        <x:v>3643.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5250" spans="1:5">
+      <x:c r="A5250" s="4">
+        <x:v>46268</x:v>
+      </x:c>
+      <x:c r="B5250" s="5" t="n">
+        <x:v>3774.95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5251" spans="1:5">
+      <x:c r="A5251" s="4">
+        <x:v>46269</x:v>
+      </x:c>
+      <x:c r="B5251" s="5" t="n">
+        <x:v>3719.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5252" spans="1:5">
+      <x:c r="A5252" s="4">
+        <x:v>46273</x:v>
+      </x:c>
+      <x:c r="B5252" s="5" t="n">
+        <x:v>3641.3</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5253" spans="1:5">
+      <x:c r="A5253" s="4">
+        <x:v>46274</x:v>
+      </x:c>
+      <x:c r="B5253" s="5" t="n">
+        <x:v>3573.32</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5254" spans="1:5">
+      <x:c r="A5254" s="4">
+        <x:v>46275</x:v>
+      </x:c>
+      <x:c r="B5254" s="5" t="n">
+        <x:v>3491.04</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5255" spans="1:5">
+      <x:c r="A5255" s="4">
+        <x:v>46276</x:v>
+      </x:c>
+      <x:c r="B5255" s="5" t="n">
+        <x:v>3607.42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5256" spans="1:5">
+      <x:c r="A5256" s="4">
+        <x:v>46279</x:v>
+      </x:c>
+      <x:c r="B5256" s="5" t="n">
+        <x:v>3557.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5257" spans="1:5">
+      <x:c r="A5257" s="4">
+        <x:v>46280</x:v>
+      </x:c>
+      <x:c r="B5257" s="5" t="n">
+        <x:v>3505.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5258" spans="1:5">
+      <x:c r="A5258" s="4">
+        <x:v>46281</x:v>
+      </x:c>
+      <x:c r="B5258" s="5" t="n">
+        <x:v>3458.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5259" spans="1:5">
+      <x:c r="A5259" s="4">
+        <x:v>46282</x:v>
+      </x:c>
+      <x:c r="B5259" s="5" t="n">
+        <x:v>3575.83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5260" spans="1:5">
+      <x:c r="A5260" s="4">
+        <x:v>46283</x:v>
+      </x:c>
+      <x:c r="B5260" s="5" t="n">
+        <x:v>3583.31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5261" spans="1:5">
+      <x:c r="A5261" s="4">
+        <x:v>46286</x:v>
+      </x:c>
+      <x:c r="B5261" s="5" t="n">
+        <x:v>3772.16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5262" spans="1:5">
+      <x:c r="A5262" s="4">
+        <x:v>46287</x:v>
+      </x:c>
+      <x:c r="B5262" s="5" t="n">
+        <x:v>3768.8</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5263" spans="1:5">
+      <x:c r="A5263" s="4">
+        <x:v>46288</x:v>
+      </x:c>
+      <x:c r="B5263" s="5" t="n">
+        <x:v>3674.86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5264" spans="1:5">
+      <x:c r="A5264" s="4">
+        <x:v>46289</x:v>
+      </x:c>
+      <x:c r="B5264" s="5" t="n">
+        <x:v>3665.6</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5265" spans="1:5">
+      <x:c r="A5265" s="4">
+        <x:v>46290</x:v>
+      </x:c>
+      <x:c r="B5265" s="5" t="n">
+        <x:v>3722.36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5266" spans="1:5">
+      <x:c r="A5266" s="4">
+        <x:v>46293</x:v>
+      </x:c>
+      <x:c r="B5266" s="5" t="n">
+        <x:v>3635</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5267" spans="1:5">
+      <x:c r="A5267" s="4">
+        <x:v>46294</x:v>
+      </x:c>
+      <x:c r="B5267" s="5" t="n">
+        <x:v>3612.26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5268" spans="1:5">
+      <x:c r="A5268" s="4">
+        <x:v>46295</x:v>
+      </x:c>
+      <x:c r="B5268" s="5" t="n">
+        <x:v>3586.89</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5269" spans="1:5">
+      <x:c r="A5269" s="4">
+        <x:v>46296</x:v>
+      </x:c>
+      <x:c r="B5269" s="5" t="n">
+        <x:v>3599.02</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5270" spans="1:5">
+      <x:c r="A5270" s="4">
+        <x:v>46297</x:v>
+      </x:c>
+      <x:c r="B5270" s="5" t="n">
+        <x:v>3678.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5271" spans="1:5">
+      <x:c r="A5271" s="4">
+        <x:v>46300</x:v>
+      </x:c>
+      <x:c r="B5271" s="5" t="n">
+        <x:v>3752.74</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5272" spans="1:5">
+      <x:c r="A5272" s="4">
+        <x:v>46301</x:v>
+      </x:c>
+      <x:c r="B5272" s="5" t="n">
+        <x:v>3826.38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5273" spans="1:5">
+      <x:c r="A5273" s="4">
+        <x:v>46302</x:v>
+      </x:c>
+      <x:c r="B5273" s="5" t="n">
+        <x:v>3792.72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5274" spans="1:5">
+      <x:c r="A5274" s="4">
+        <x:v>46303</x:v>
+      </x:c>
+      <x:c r="B5274" s="5" t="n">
+        <x:v>3735.35</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5275" spans="1:5">
+      <x:c r="A5275" s="4">
+        <x:v>46304</x:v>
+      </x:c>
+      <x:c r="B5275" s="5" t="n">
+        <x:v>3800.61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5276" spans="1:5">
+      <x:c r="A5276" s="4">
+        <x:v>46307</x:v>
+      </x:c>
+      <x:c r="B5276" s="5" t="n">
+        <x:v>3795.58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5277" spans="1:5">
+      <x:c r="A5277" s="4">
+        <x:v>46308</x:v>
+      </x:c>
+      <x:c r="B5277" s="5" t="n">
+        <x:v>3790.93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5278" spans="1:5">
+      <x:c r="A5278" s="4">
+        <x:v>46309</x:v>
+      </x:c>
+      <x:c r="B5278" s="5" t="n">
+        <x:v>3637.73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5279" spans="1:5">
+      <x:c r="A5279" s="4">
+        <x:v>46310</x:v>
+      </x:c>
+      <x:c r="B5279" s="5" t="n">
+        <x:v>3674.12</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="E13:Q45"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="1">
     <x:tablePart r:id="rId5"/>
   </x:tableParts>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>